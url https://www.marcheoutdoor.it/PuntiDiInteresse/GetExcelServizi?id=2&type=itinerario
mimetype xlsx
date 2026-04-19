--- v4 (2026-03-04)
+++ v5 (2026-04-19)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <si>
-    <t>Lista servizi aggiornata al 04/03/2026 17:13:45</t>
+    <t>Lista servizi aggiornata al 19/04/2026 20:32:40</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Emporio Bici</t>
   </si>