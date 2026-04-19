--- v5 (2026-04-19)
+++ v6 (2026-04-19)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <si>
-    <t>Lista servizi aggiornata al 19/04/2026 20:32:40</t>
+    <t>Lista servizi aggiornata al 19/04/2026 21:59:11</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Emporio Bici</t>
   </si>