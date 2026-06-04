--- v6 (2026-04-19)
+++ v7 (2026-06-04)
@@ -5,53 +5,53 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
-[...1 lines deleted...]
-    <t>Lista servizi aggiornata al 19/04/2026 21:59:11</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
+  <si>
+    <t>Lista servizi aggiornata al 04/06/2026 05:40:47</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Emporio Bici</t>
   </si>
@@ -68,62 +68,50 @@
     <t>Biker S.A.S.</t>
   </si>
   <si>
     <t>Pollenza</t>
   </si>
   <si>
     <t>noleggio@bikersitaly.it</t>
   </si>
   <si>
     <t>http://www.bikersitaly.it</t>
   </si>
   <si>
     <t>VIA F. FILELFO, 15 - POLLENZA (MC)</t>
   </si>
   <si>
     <t xml:space="preserve">Cicli Noè </t>
   </si>
   <si>
     <t>Tolentino</t>
   </si>
   <si>
     <t xml:space="preserve">info@ciclinoe.it </t>
   </si>
   <si>
     <t>Via nazionale 76, Tolentino (MC)</t>
-  </si>
-[...10 lines deleted...]
-    <t>Contrada Abbadia di Fiastra 7 - Tolentino (MC)</t>
   </si>
   <si>
     <t>Risorse Active Tourism</t>
   </si>
   <si>
     <t>Macerata</t>
   </si>
   <si>
     <t>activetourism@risorsecoop.it</t>
   </si>
   <si>
     <t>www.activetourism.it</t>
   </si>
   <si>
     <t>BikeHello - SCB di Gianluca Biondi</t>
   </si>
   <si>
     <t>Petriolo</t>
   </si>
   <si>
     <t>info@bikehello.it</t>
   </si>
   <si>
     <t>https://www.bikehello.it/</t>
   </si>
@@ -166,83 +154,83 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="B4:H10">
-  <autoFilter ref="B4:H10"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="B4:H9">
+  <autoFilter ref="B4:H9"/>
   <tableColumns count="7">
     <tableColumn id="1" name="Nome"/>
     <tableColumn id="2" name="Località"/>
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Email"/>
     <tableColumn id="6" name="Website"/>
     <tableColumn id="7" name="Indirizzo"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="B1:N10"/>
+  <dimension ref="B1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="30.8953952789307" customWidth="1"/>
     <col min="3" max="3" width="10.6335849761963" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="27.3494510650635" customWidth="1"/>
     <col min="7" max="7" width="24.0060729980469" customWidth="1"/>
-    <col min="8" max="8" width="42.0815849304199" customWidth="1"/>
+    <col min="8" max="8" width="39.816520690918" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>2</v>
@@ -309,96 +297,73 @@
     <row r="7">
       <c r="B7" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="0">
         <v>43.212401</v>
       </c>
       <c r="E7" s="0">
         <v>13.299457</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8">
       <c r="B8" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D8" s="0">
-        <v>43.2206132</v>
+        <v>43.2948279828946</v>
       </c>
       <c r="E8" s="0">
-        <v>13.4040517</v>
+        <v>13.4477318444658</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="H8" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="B9" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="0">
-        <v>43.2948279828946</v>
+        <v>43.2213243</v>
       </c>
       <c r="E9" s="0">
-        <v>13.4477318444658</v>
+        <v>13.383399</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B10" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:N1"/>
   </mergeCells>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>