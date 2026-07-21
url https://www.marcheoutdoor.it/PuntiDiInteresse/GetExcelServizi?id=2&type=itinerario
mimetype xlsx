--- v7 (2026-06-04)
+++ v8 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
-    <t>Lista servizi aggiornata al 04/06/2026 05:40:47</t>
+    <t>Lista servizi aggiornata al 22/07/2026 01:02:10</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Emporio Bici</t>
   </si>