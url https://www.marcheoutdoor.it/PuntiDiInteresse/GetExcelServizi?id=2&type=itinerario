--- v8 (2026-07-21)
+++ v9 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
-    <t>Lista servizi aggiornata al 22/07/2026 01:02:10</t>
+    <t>Lista servizi aggiornata al 05/09/2026 06:57:09</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Emporio Bici</t>
   </si>