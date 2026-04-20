--- v3 (2026-03-05)
+++ v4 (2026-04-20)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 05/03/2026 21:54:27</t>
+    <t>Lista strutture aggiornata al 20/04/2026 15:35:59</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>LA SALUTE - [CIN:IT041035A165BQ6ZXJ|]</t>
+    <t>LA SALUTE - [CIN:IT041035A165BQ6ZXJ]</t>
   </si>
   <si>
     <t>Monte Grimano Terme</t>
   </si>
   <si>
     <t>2 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>hoteldellasalute@gruppoatena.it</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Via Dante Alighieri 20</t>
   </si>
   <si>
-    <t xml:space="preserve">Telefono in camera, Ascensore, Asciugacapelli, Accettazione Animali Domestici, Accettazione Gruppi, Riscaldamento, Bar, Accessibili a persone con disabilità motoria, TV, Custodia Valori in cassette di sicurezza, Ristorante, Cassaforte, Aria Condizionata con Impianto non Centralizzato, </t>
+    <t xml:space="preserve">Accessibili a persone con disabilità motoria, Ristorante, Aria Condizionata con Impianto non Centralizzato, Asciugacapelli, Custodia Valori in cassette di sicurezza, Bar, TV, Cassaforte, Ascensore, Telefono in camera, Riscaldamento, Accettazione Animali Domestici, Accettazione Gruppi, </t>
   </si>
   <si>
     <t>CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="37.5391807556152" customWidth="1"/>
+    <col min="2" max="2" width="36.545783996582" customWidth="1"/>
     <col min="3" max="3" width="21.6161918640137" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="30.5086765289307" customWidth="1"/>
     <col min="9" max="9" width="10.9274845123291" customWidth="1"/>
     <col min="10" max="10" width="20.3148517608643" customWidth="1"/>
     <col min="11" max="11" width="249.170440673828" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>