--- v4 (2026-04-20)
+++ v5 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 15:35:59</t>
+    <t>Lista strutture aggiornata al 04/06/2026 19:25:51</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>