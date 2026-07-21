--- v5 (2026-06-04)
+++ v6 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 19:25:51</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:39:48</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>