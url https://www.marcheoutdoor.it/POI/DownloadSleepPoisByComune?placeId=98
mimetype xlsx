--- v6 (2026-07-21)
+++ v7 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:39:48</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:26:43</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>