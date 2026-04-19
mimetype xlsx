--- v2 (2026-03-05)
+++ v3 (2026-04-19)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 05/03/2026 03:07:46</t>
+    <t>Lista strutture aggiornata al 20/04/2026 00:52:04</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>CA' VIRGINIA COUNTRY HOUSE WELLNESS - [CIN:IT041030B9NST5DAC2|]</t>
+    <t>CA' VIRGINIA COUNTRY HOUSE WELLNESS - [CIN:IT041030B9NST5DAC2]</t>
   </si>
   <si>
     <t>Montecalvo in Foglia</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>locanda@cavirginia.it</t>
   </si>
   <si>
     <t>www.cavirginia.it</t>
   </si>
   <si>
     <t>loc Foglia Secca sn</t>
   </si>
   <si>
-    <t xml:space="preserve">Telefono in camera (Centralino), Frigo bar, Estintori, Propria piscina scoperta, Francese, Connessione Internet, Cassetta sicurezza, Mountain Bike, Asciugacapelli, Tavernetta o Tavola Calda, Aria Condizionata con Impianto Centralizzato, Sala Pranzo, Riscaldamento, Locale TV, Idromassaggio, Servizio Congressi, Sala Lettura, Pesca, Sala TV, Ristorante, Telefono in camera, Supplemento letto Aggiunto, Somministrazione alimenti, IMPATTO AMBIENTALE: ISO 14001:2004, Italiano, Caffe, Cucina, Aria condizionata, Pasti, Somministrazione bevande, Fitness e Centro Benessere, Accessibili a persone con disabilità motoria, Giochi per Bambini, Supplemento doppia uso Singola, Cassaforte, Riscaldamento Centralizzato, Bar, Noleggio Biciclette, Trekking, Inglese, Biciclette, Accesso ad Internet, Camera con balcone, Piscina, Phon, Bosco, Pasti non alloggiati, Supplemento Cane, TV, Collegamento Internet, Tedesco, Parco e Giardino, Colazione, </t>
+    <t xml:space="preserve">IMPATTO AMBIENTALE: ISO 14001:2004, Accesso ad Internet, Somministrazione alimenti, Mountain Bike, Francese, Connessione Internet, Telefono in camera (Centralino), Cucina, Inglese, Piscina, Tedesco, Aria condizionata, Phon, Asciugacapelli, Caffe, Bar, Sala Lettura, Supplemento letto Aggiunto, Riscaldamento, Pesca, Sala TV, Locale TV, Trekking, Camera con balcone, Giochi per Bambini, Parco e Giardino, Telefono in camera, Estintori, Accessibili a persone con disabilità motoria, Servizio Congressi, Collegamento Internet, TV, Idromassaggio, Cassetta sicurezza, Italiano, Tavernetta o Tavola Calda, Supplemento doppia uso Singola, Pasti, Noleggio Biciclette, Frigo bar, Colazione, Bosco, Cassaforte, Somministrazione bevande, Supplemento Cane, Propria piscina scoperta, Riscaldamento Centralizzato, Aria Condizionata con Impianto Centralizzato, Biciclette, Fitness e Centro Benessere, Sala Pranzo, Pasti non alloggiati, Ristorante, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="65.7205352783203" customWidth="1"/>
+    <col min="2" max="2" width="64.7271347045898" customWidth="1"/>
     <col min="3" max="3" width="19.6539516448975" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="20.3261070251465" customWidth="1"/>
     <col min="9" max="9" width="16.6911563873291" customWidth="1"/>
     <col min="10" max="10" width="17.4922161102295" customWidth="1"/>
     <col min="11" max="11" width="818.577941894531" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>