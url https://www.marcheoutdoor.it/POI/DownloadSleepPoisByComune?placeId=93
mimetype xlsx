--- v3 (2026-04-19)
+++ v4 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 00:52:04</t>
+    <t>Lista strutture aggiornata al 04/06/2026 05:13:51</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>