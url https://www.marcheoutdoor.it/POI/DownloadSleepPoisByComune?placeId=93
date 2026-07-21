--- v4 (2026-06-04)
+++ v5 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 05:13:51</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:56:43</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>