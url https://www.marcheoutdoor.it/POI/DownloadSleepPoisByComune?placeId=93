--- v5 (2026-07-21)
+++ v6 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:56:43</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:27:17</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>