--- v2 (2026-03-05)
+++ v3 (2026-04-19)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 05/03/2026 03:07:46</t>
+    <t>Lista strutture aggiornata al 20/04/2026 00:52:37</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>AZIENDA AGRICOLA L'INFINITO - [CIN:IT041027B52E52PFZG|]</t>
+    <t>AZIENDA AGRICOLA L'INFINITO - [CIN:IT041027B52E52PFZG]</t>
   </si>
   <si>
     <t>Mombaroccio</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>gtragni@gmail.com</t>
   </si>
   <si>
     <t>www.lavandainfinito.com</t>
   </si>
   <si>
     <t>Via Marte 3</t>
   </si>
   <si>
-    <t xml:space="preserve">Lampada esterna, Visite Guidate, Piscina Scoperta con Idromassaggio, Piscina, Solarium, Accesso ad Internet, Idromassaggio riscaldato, Colazione, Francese, Accesso Mezzi Privati, Inglese, altre attività ricreative e culturali, Supplemento Cane, Riscaldamento Centralizzato, Attrezzi Pronto Soccorso, Camere Doppie, Bosco, Parco e Giardino, Parcheggio non Custodito, Piscina Scoperta, Camera con balcone vista mare., Aria Condizionata con Impianto non Centralizzato, Spagnolo, Italiano, Phon, altre colture erbacee, Idromassaggio, Illuminazione Elettrica, Estintori, Aria condizionata, Solo Pernottamento, Cassaforte, olivicolo, Accettazione Animali Domestici, Supplemento letto Aggiunto, Connessione Internet, Asciugacapelli, </t>
+    <t xml:space="preserve">Italiano, Asciugacapelli, Camera con balcone vista mare., Supplemento letto Aggiunto, Phon, Connessione Internet, Estintori, Cassaforte, Idromassaggio, Bosco, Riscaldamento Centralizzato, Piscina Scoperta con Idromassaggio, Piscina Scoperta, Aria condizionata, Spagnolo, Accesso Mezzi Privati, olivicolo, Accesso ad Internet, Visite Guidate, altre attività ricreative e culturali, Inglese, Parco e Giardino, Parcheggio non Custodito, Supplemento Cane, Solo Pernottamento, Lampada esterna, Francese, Piscina, altre colture erbacee, Illuminazione Elettrica, Camere Doppie, Attrezzi Pronto Soccorso, Aria Condizionata con Impianto non Centralizzato, Idromassaggio riscaldato, Solarium, Accettazione Animali Domestici, Colazione, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="55.408031463623" customWidth="1"/>
+    <col min="2" max="2" width="54.4146385192871" customWidth="1"/>
     <col min="3" max="3" width="13.6342363357544" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="18.5940570831299" customWidth="1"/>
     <col min="9" max="9" width="24.0152797698975" customWidth="1"/>
     <col min="10" max="10" width="11.6638116836548" customWidth="1"/>
     <col min="11" max="11" width="634.978576660156" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>