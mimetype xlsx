--- v3 (2026-04-19)
+++ v4 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 00:52:37</t>
+    <t>Lista strutture aggiornata al 04/06/2026 05:14:09</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>