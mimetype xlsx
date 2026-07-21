--- v4 (2026-06-04)
+++ v5 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 05:14:09</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:39:48</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>