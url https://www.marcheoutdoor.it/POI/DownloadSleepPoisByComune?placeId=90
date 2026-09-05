--- v5 (2026-07-21)
+++ v6 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:39:48</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:27:17</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>