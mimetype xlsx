--- v2 (2026-03-05)
+++ v3 (2026-04-19)
@@ -7,132 +7,132 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
-    <t>Lista strutture aggiornata al 05/03/2026 01:16:45</t>
+    <t>Lista strutture aggiornata al 20/04/2026 00:38:56</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>VILLA MATARAZZO - [CIN:IT041020A1BMYSY8F3|]</t>
+    <t>VILLA MATARAZZO - [CIN:IT041020A1BMYSY8F3]</t>
   </si>
   <si>
     <t>Gradara</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@villamatarazzo.com</t>
   </si>
   <si>
     <t>www.villamatarazzo.it</t>
   </si>
   <si>
     <t>via Farneto 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Accessibilità all'Ascensore, Asciugacapelli, Ristorante, Ristorante Vegetariano, Telefono , Cassaforte, Estintori, Riscaldamento Centralizzato, Aria condizionata, Telefono in camera, Riscaldamento, Sala Lettura, Accessibili a persone con disabilità motoria, Servizio Congressi, Accettazione Gruppi, Bocce, Collegamento Internet, Bar, Percorso Vita, Ascensore, Cassetta sicurezza, Sala TV, Accettazione Animali Domestici, Servizio FAX, TV, Propria piscina scoperta, Parco e Giardino, Aria Condizionata con Impianto Centralizzato, Camere Doppie, Aria Condizionata con Impianto non Centralizzato, Aria condizionata in Locali Comuni, Custodia Valori in cassette di sicurezza, Frigo bar, </t>
+    <t xml:space="preserve">Servizio FAX, Accettazione Animali Domestici, Cassetta sicurezza, Bar, Frigo bar, TV, Accettazione Gruppi, Sala TV, Aria condizionata in Locali Comuni, Bocce, Telefono in camera, Collegamento Internet, Riscaldamento Centralizzato, Aria Condizionata con Impianto non Centralizzato, Estintori, Asciugacapelli, Custodia Valori in cassette di sicurezza, Ascensore, Accessibili a persone con disabilità motoria, Servizio Congressi, Percorso Vita, Parco e Giardino, Ristorante, Propria piscina scoperta, Aria condizionata, Telefono , Aria Condizionata con Impianto Centralizzato, Accessibilità all'Ascensore, Cassaforte, Sala Lettura, Ristorante Vegetariano, Camere Doppie, Riscaldamento, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>LA LOGGIA RELAIS - [CIN:IT041020B4GPWT5J93|]</t>
+    <t>LA LOGGIA RELAIS - [CIN:IT041020B4GPWT5J93]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Affittacamere</t>
   </si>
   <si>
     <t>info@laloggiagradara.it</t>
   </si>
   <si>
     <t>www.laloggiagradara.it</t>
   </si>
   <si>
     <t>via Dante Alighieri 2</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata, Frigo bar, Insonorizzazione, Phon, Collegamento Internet, Supplemento doppia uso Singola, Cassetta sicurezza, Radio, Riscaldamento, TV, IMPATTO AMBIENTALE: CERTIFICAZIONE ECOLABEL, </t>
+    <t xml:space="preserve">Frigo bar, Insonorizzazione, TV, Aria condizionata, Riscaldamento, Collegamento Internet, Phon, IMPATTO AMBIENTALE: CERTIFICAZIONE ECOLABEL, Radio, Supplemento doppia uso Singola, Cassetta sicurezza, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -181,51 +181,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="45.4106407165527" customWidth="1"/>
+    <col min="2" max="2" width="44.4172439575195" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="13.5247678756714" customWidth="1"/>
     <col min="8" max="8" width="23.7216606140137" customWidth="1"/>
     <col min="9" max="9" width="21.8248958587646" customWidth="1"/>
     <col min="10" max="10" width="18.9715690612793" customWidth="1"/>
     <col min="11" max="11" width="590.610290527344" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>