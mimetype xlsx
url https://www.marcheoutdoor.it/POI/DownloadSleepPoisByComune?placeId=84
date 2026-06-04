--- v3 (2026-04-19)
+++ v4 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 00:38:56</t>
+    <t>Lista strutture aggiornata al 04/06/2026 05:13:53</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>