--- v4 (2026-06-04)
+++ v5 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 05:13:53</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:39:49</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>