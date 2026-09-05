--- v5 (2026-07-21)
+++ v6 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:39:49</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:26:42</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>