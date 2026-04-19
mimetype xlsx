--- v3 (2026-03-04)
+++ v4 (2026-04-19)
@@ -7,285 +7,285 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <si>
-    <t>Lista strutture aggiornata al 05/03/2026 00:59:50</t>
+    <t>Lista strutture aggiornata al 20/04/2026 00:38:05</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>ANGELA - [CIN:IT041013A17EEGQUM8|]</t>
+    <t>ANGELA - [CIN:IT041013A17EEGQUM8]</t>
   </si>
   <si>
     <t>Fano</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@hotelangela.it</t>
   </si>
   <si>
     <t>www.hotelangela.it</t>
   </si>
   <si>
     <t>viale Adriatico 13</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria Condizionata con Impianto non Centralizzato, Cassaforte, Servizio Fotocopie, Telefono in camera, Asciugacapelli, Sala Lettura, Riscaldamento, Accettazione Gruppi, Telefono , Phon, Somministrazione alimenti, Estintori, Sala TV, Servizio FAX, Somministrazione bevande, Baby Sitting, TV, Parco e Giardino, Cassetta sicurezza, Spiaggia Riservata, Aria condizionata, Camera con balcone, Lavatura e Stiratura Biancheria, Camera con balcone vista mare., Ascensore, Bar, Posta, Altri Servizi e Impianti, Noleggio altri Servizi o Attrez.-Specificare, Ristorante, Somministrazione alcolici, Trasporto Clienti Stazione, </t>
+    <t xml:space="preserve">Noleggio altri Servizi o Attrez.-Specificare, Somministrazione bevande, Ascensore, Aria Condizionata con Impianto non Centralizzato, Lavatura e Stiratura Biancheria, Somministrazione alimenti, Asciugacapelli, Somministrazione alcolici, Estintori, Spiaggia Riservata, Cassaforte, Sala Lettura, Telefono , Ristorante, Parco e Giardino, Altri Servizi e Impianti, Aria condizionata, Telefono in camera, Riscaldamento, Phon, Camera con balcone, Posta, Camera con balcone vista mare., Baby Sitting, Sala TV, TV, Accettazione Gruppi, Bar, Servizio FAX, Cassetta sicurezza, Servizio Fotocopie, Trasporto Clienti Stazione, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>CRISTALLO - [CIN:IT041013A1RFATFQGA|]</t>
+    <t>CRISTALLO - [CIN:IT041013A1RFATFQGA]</t>
   </si>
   <si>
     <t>info@hotelcristallo-fano.it</t>
   </si>
   <si>
     <t>www.hotelcristallo-fano.it</t>
   </si>
   <si>
     <t>viale Cesare Battisti 49</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria Condizionata con Impianto Centralizzato, Cassaforte, Aria condizionata, Accettazione Gruppi, Ristorante, Sala TV, TV, Tavernetta o Tavola Calda, Cassetta sicurezza, Servizio Congressi, Riscaldamento, Telefono in camera, Bar, Ascensore, </t>
-[...2 lines deleted...]
-    <t>ALBERGO METAURO - [CIN:IT041013A1OTT8RMWW|]</t>
+    <t xml:space="preserve">Telefono in camera, Riscaldamento, Cassetta sicurezza, TV, Bar, Accettazione Gruppi, Ristorante, Aria condizionata, Cassaforte, Aria Condizionata con Impianto Centralizzato, Servizio Congressi, Ascensore, Tavernetta o Tavola Calda, Sala TV, </t>
+  </si>
+  <si>
+    <t>ALBERGO METAURO - [CIN:IT041013A1OTT8RMWW]</t>
   </si>
   <si>
     <t>albemetauro@libero.it</t>
   </si>
   <si>
     <t>www.albergometaurofano.it</t>
   </si>
   <si>
     <t>viale piceno 178</t>
   </si>
   <si>
-    <t xml:space="preserve">Accettazione Animali Domestici, Accettazione Gruppi, Asciugacapelli, Accessibili a persone con disabilità motoria, Camera con balcone vista mare., Riscaldamento Centralizzato, Telefono , Insonorizzazione, Aria condizionata, Estintori, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Somministrazione alcolici, Phon, Riscaldamento, Parcheggio non Custodito, Bar, Collegamento Internet, TV, Aria condizionata in Locali Comuni, Somministrazione bevande, Servizio FAX, Ristorante, Frigo bar, Attrezzi Pronto Soccorso, Accessibilità all'Ascensore, Pulizia Calzature, Camera con balcone, Telefono in camera, Telefono in camera (Centralino), </t>
-[...2 lines deleted...]
-    <t>HOTEL CARAVEL - [CIN:IT041013A1SBCPEWKX|]</t>
+    <t xml:space="preserve">Somministrazione alcolici, Riscaldamento Centralizzato, Estintori, Aria Condizionata con Impianto non Centralizzato, Attrezzi Pronto Soccorso, Parcheggio non Custodito, Asciugacapelli, Somministrazione bevande, Aria condizionata, Ristorante, Aria condizionata in Locali Comuni, Insonorizzazione, Telefono in camera (Centralino), Camera con balcone vista mare., Pulizia Calzature, Telefono in camera, Telefono , Cassaforte, Riscaldamento, Camera con balcone, Phon, Accessibili a persone con disabilità motoria, Accessibilità all'Ascensore, Accettazione Gruppi, Bar, TV, Servizio FAX, Accettazione Animali Domestici, Frigo bar, Collegamento Internet, </t>
+  </si>
+  <si>
+    <t>HOTEL CARAVEL - [CIN:IT041013A1SBCPEWKX]</t>
   </si>
   <si>
     <t>info@hotel-caravel.it</t>
   </si>
   <si>
     <t>www.hotel-caravel.it</t>
   </si>
   <si>
     <t>via Faa' di Bruno 135</t>
   </si>
   <si>
-    <t xml:space="preserve">Ristorante, Parcheggio non Custodito, Beach Volley, Francese, Cassaforte, Tedesco, Camera con balcone, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto Centralizzato, Spiaggia Riservata, Bocce, Parco e Giardino, Camera con balcone vista mare., Animazione, Lavatura e Stiratura Biancheria, Ascensore, Bar, Trasporto Clienti Stazione, Phon, TV Satellitare, Inglese, Giochi per Bambini, Aria condizionata, Riscaldamento Centralizzato, Cassetta sicurezza, Noleggio Pedalò, Accesso ad Internet, Campo da Beach-Tennis, TV, Sala TV, Supplemento letto Aggiunto, Telefono in camera, Italiano, Biliardo, Supplemento doppia uso Singola, Riscaldamento, Accettazione Gruppi, Asciugacapelli, Noleggio Biciclette, Ping Pong, </t>
+    <t xml:space="preserve">Animazione, Noleggio Biciclette, Ascensore, Beach Volley, Camera con balcone, Phon, Spiaggia Riservata, Accesso ad Internet, Cassaforte, Aria Condizionata con Impianto Centralizzato, Aria condizionata in Locali Comuni, Trasporto Clienti Stazione, Biliardo, Asciugacapelli, Francese, Riscaldamento, Bocce, Telefono in camera, Supplemento letto Aggiunto, Tedesco, Sala TV, Riscaldamento Centralizzato, Parcheggio non Custodito, Lavatura e Stiratura Biancheria, Giochi per Bambini, Camera con balcone vista mare., Ristorante, Inglese, Ping Pong, Parco e Giardino, Italiano, Aria condizionata, Supplemento doppia uso Singola, Campo da Beach-Tennis, TV Satellitare, Cassetta sicurezza, Noleggio Pedalò, Accettazione Gruppi, Bar, TV, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI</t>
   </si>
   <si>
-    <t>HOTEL IMPERIAL - [CIN:IT041013A1B73BCZ4U|]</t>
+    <t>HOTEL IMPERIAL - [CIN:IT041013A1B73BCZ4U]</t>
   </si>
   <si>
     <t>info@hotel-imperial.it</t>
   </si>
   <si>
     <t>www.hotel-imperial.it</t>
   </si>
   <si>
     <t>via faa' di bruno 119</t>
   </si>
   <si>
-    <t xml:space="preserve">Supplemento Vano Soggiorno, Aria condizionata, Insonorizzazione, Telefono , Camera con balcone, Bocce, Locale Ricovero, Estintori, Sala Pranzo, Riscaldamento Centralizzato, Colazione, Biblioteca, Mini Club, Francese, Aria Condizionata con Impianto Centralizzato, Connessione Internet, Spiaggia Riservata, Parco e Giardino, Aria Condizionata con Impianto non Centralizzato, Cassaforte, Supplemento Cane, Pensione Completa a Persona, Tedesco, Camere Doppie, Aria condizionata in Locali Comuni, Somministrazione alimenti, TV Satellitare, Giochi per Bambini, Piscina Scoperta, Locale TV, Inglese, Trasporto Clienti Stazione, Somministrazione alcolici, Riscaldamento, Piscina, Noleggio Pattino, Accettazione Gruppi, Baby Sitting, Parcheggio non Custodito, Sala Lettura, Biciclette, Accessibili a persone con disabilità motoria, Ping Pong, Spagnolo, Accesso ad Internet, Campo da Beach-Tennis, TV, Cassetta sicurezza, Supplemento letto Aggiunto, Accettazione Animali Domestici, Sala TV, Noleggio Biciclette, Accesso Mezzi Privati, Asciugacapelli, Altri Servizi e Impianti, Spiaggia Convenzionata, Bar, Piscina Scoperta con Idromassaggio, Parcheggio Custodito, Posta, Pasti, Phon, Collegamento Internet, Lavatura e Stiratura Biancheria, Camera con balcone vista mare., Animazione, Illuminazione Elettrica, Ascensore, Salotto in vano separato, Telefono in camera, Cucina, Somministrazione bevande, Supplemento doppia uso Singola, Italiano, Servizio FAX, Sala Giochi, Pale, Propria piscina scoperta, Noleggio Pedalò, Mezza Pensione a Persona, Accessibilità all'Ascensore, Custodia e Sistemazione Attrezzature Private, Canoe, Ventilatore, Marchio di Qualità, Ristorante, Beach Volley, Frigo bar, Noleggio altri Servizi o Attrez.-Specificare, Custodia Valori in cassette di sicurezza, Attrezzi Pronto Soccorso, Servizio Fotocopie, </t>
+    <t xml:space="preserve">Aria Condizionata con Impianto non Centralizzato, Inglese, Noleggio altri Servizi o Attrez.-Specificare, Pale, Estintori, Riscaldamento Centralizzato, Illuminazione Elettrica, Insonorizzazione, Servizio Fotocopie, TV, Bar, Accettazione Gruppi, Accessibilità all'Ascensore, Custodia e Sistemazione Attrezzature Private, Posta, Somministrazione bevande, Camera con balcone vista mare., Giochi per Bambini, Propria piscina scoperta, Ping Pong, Parco e Giardino, Italiano, Altri Servizi e Impianti, Aria condizionata, Ristorante, Attrezzi Pronto Soccorso, Custodia Valori in cassette di sicurezza, Somministrazione alcolici, Supplemento doppia uso Singola, Campo da Beach-Tennis, Somministrazione alimenti, Asciugacapelli, Parcheggio non Custodito, Mezza Pensione a Persona, Lavatura e Stiratura Biancheria, Riscaldamento, Parcheggio Custodito, Supplemento letto Aggiunto, Spiaggia Convenzionata, Telefono in camera, Bocce, Sala Giochi, Collegamento Internet, Piscina Scoperta con Idromassaggio, Camere Doppie, Colazione, Beach Volley, Piscina, Accessibili a persone con disabilità motoria, Ventilatore, Pensione Completa a Persona, Animazione, Ascensore, TV Satellitare, Biblioteca, Frigo bar, Connessione Internet, Cassetta sicurezza, Piscina Scoperta, Noleggio Pattino, Supplemento Cane, Accettazione Animali Domestici, Servizio FAX, Francese, Biciclette, Tedesco, Marchio di Qualità, Salotto in vano separato, Sala TV, Locale Ricovero, Aria condizionata in Locali Comuni, Baby Sitting, Pasti, Trasporto Clienti Stazione, Canoe, Mini Club, Cucina, Noleggio Pedalò, Spiaggia Riservata, Accesso ad Internet, Cassaforte, Telefono , Sala Lettura, Locale TV, Accesso Mezzi Privati, Aria Condizionata con Impianto Centralizzato, Spagnolo, Noleggio Biciclette, Camera con balcone, Sala Pranzo, Phon, Supplemento Vano Soggiorno, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>HOTEL CONTINENTAL FANO - [CIN:IT041013A1VY7FMIKX|]</t>
+    <t>HOTEL CONTINENTAL FANO - [CIN:IT041013A1VY7FMIKX]</t>
   </si>
   <si>
     <t>info@hotelcontinental-fano.it</t>
   </si>
   <si>
     <t>www.hotelcontinental-fano.it</t>
   </si>
   <si>
     <t>viale Adriatico 148</t>
   </si>
   <si>
-    <t xml:space="preserve">Sala Lettura, Asciugacapelli, Riscaldamento, Accettazione Gruppi, Baby Sitting, Biciclette, Noleggio Biciclette, Parcheggio non Custodito, Custodia e Sistemazione Attrezzature Private, Custodia Valori in cassette di sicurezza, Colazione, Noleggio altri Servizi o Attrez.-Specificare, Francese, Frigo bar, Aria Condizionata con Impianto non Centralizzato, Servizio Fotocopie, Cassaforte, Radio, Smaltimento Rifiuti, Vela, Attrezzi Pronto Soccorso, Somministrazione alimenti, TV Satellitare, Telefono , Windsurf, Citofono in camera, Estintori, Visite Guidate, Ristorante, Altri Servizi e Impianti, Solo Pernottamento, Locale TV, Phon, Spiaggia Convenzionata, Posta, Trasporto Clienti Stazione, Somministrazione alcolici, Inglese, Ascensore, Bar, Collegamento Internet, Animazione, Lavatura e Stiratura Biancheria, Camera con balcone, Supplemento doppia uso Singola, Telefono in camera, Aria condizionata, Pesca, Mountain Bike, Accesso ad Internet, Accettazione Animali Domestici, Sala TV, Servizio FAX, Somministrazione bevande, Supplemento letto Aggiunto, TV, Cassetta sicurezza, Pensione Completa a Persona, Tedesco, Parco e Giardino, Biblioteca, Aria condizionata in Locali Comuni, Camera con balcone vista mare., Solo Pernottamento a persona, Mezza Pensione a Persona, </t>
-[...2 lines deleted...]
-    <t>VILLA GIARDINO DEGLI EVENTI - [CIN:IT041013B9PL72ML79|]</t>
+    <t xml:space="preserve">Spiaggia Convenzionata, Telefono in camera, Riscaldamento, Tedesco, Francese, Supplemento letto Aggiunto, Cassetta sicurezza, Accettazione Gruppi, TV Satellitare, Frigo bar, Accettazione Animali Domestici, Servizio FAX, Servizio Fotocopie, TV, Visite Guidate, Custodia e Sistemazione Attrezzature Private, Biblioteca, Bar, Pensione Completa a Persona, Phon, Windsurf, Colazione, Solo Pernottamento a persona, Camera con balcone, Animazione, Somministrazione bevande, Ascensore, Vela, Supplemento doppia uso Singola, Sala TV, Biciclette, Smaltimento Rifiuti, Collegamento Internet, Solo Pernottamento, Baby Sitting, Radio, Noleggio Biciclette, Posta, Camera con balcone vista mare., Aria condizionata, Noleggio altri Servizi o Attrez.-Specificare, Ristorante, Pesca, Inglese, Aria Condizionata con Impianto non Centralizzato, Lavatura e Stiratura Biancheria, Parcheggio non Custodito, Somministrazione alimenti, Custodia Valori in cassette di sicurezza, Attrezzi Pronto Soccorso, Mountain Bike, Estintori, Citofono in camera, Somministrazione alcolici, Asciugacapelli, Mezza Pensione a Persona, Trasporto Clienti Stazione, Aria condizionata in Locali Comuni, Altri Servizi e Impianti, Parco e Giardino, Cassaforte, Locale TV, Telefono , Accesso ad Internet, Sala Lettura, </t>
+  </si>
+  <si>
+    <t>VILLA GIARDINO DEGLI EVENTI - [CIN:IT041013B9PL72ML79]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>studiogalassowalter@libero.it</t>
   </si>
   <si>
     <t>www.matrimonio.com/ville-matrimoni/villa-giardino-degli-eventi--e202018</t>
   </si>
   <si>
     <t>Caminate 88/a</t>
   </si>
   <si>
-    <t>I RIFLESSI SUL MARE - [CIN:IT041013B4SRJLU3JN|]</t>
+    <t>I RIFLESSI SUL MARE - [CIN:IT041013B4SRJLU3JN]</t>
   </si>
   <si>
     <t>Affittacamere</t>
   </si>
   <si>
     <t>r.tallevi@alice.it</t>
   </si>
   <si>
     <t>Viale Adriatico 23</t>
   </si>
   <si>
-    <t>CAMPING MAREBLU - [CIN:IT041013B1DFFMZACP|]</t>
+    <t>CAMPING MAREBLU - [CIN:IT041013B1DFFMZACP]</t>
   </si>
   <si>
     <t>info@campingmareblu.net</t>
   </si>
   <si>
     <t>www.campingmareblu.net</t>
   </si>
   <si>
     <t>strada nazionale adriatica sud 203</t>
   </si>
   <si>
-    <t xml:space="preserve">Mezza Pensione a Persona, Illuminazione Elettrica, Biliardo, Italiano, Lavatura e Stiratura Biancheria, Beach Volley, Estintori, Pensione Completa a Persona, Spiaggia Convenzionata, Francese, Campo da Beach-Tennis, Somministrazione alimenti, Inglese, Giochi per Bambini, Riscaldamento, Rifiuti , Propria piscina scoperta, Servizio FAX, Somministrazione alcolici, Piazzola (compr.auto / moto, elettricità, pern), Mini Club, Servizi igienici (lavabo WC), Accesso ad Internet, Rimessaggio Caravan, Bar, Parcheggio non Custodito, Noleggio Biciclette, Spaccio alimentari, Pista da Ballo, Solo Pernottamento, Canoe, Asciugacapelli, Piazzole prev. a prato, Attrezzatura per soggiorno all'aperto, TV, Caffe, Ristorante, Calcetto, Animazione, Pizzeria, Cassaforte, Piscina, Camper Service, Bocce, Acqua calda e fredda, Biciclette, Somministrazione bevande, Servizi igienici, Pronto Soccorso, Idromassaggio, Macchine lavabiancheria, Parco e Giardino, Supplementi accesso visitatori, Fitness e Centro Benessere, Angolo cottura, Ping Pong, Spiaggia Riservata, Rifornimento Benzina, Palestra, Locale TV, Biblioteca, </t>
+    <t xml:space="preserve">Spaccio alimentari, Propria piscina scoperta, Cassaforte, Acqua calda e fredda, Piazzole prev. a prato, Mini Club, Biliardo, Somministrazione alcolici, Palestra, Inglese, Canoe, Caffe, Pensione Completa a Persona, Angolo cottura, Servizio FAX, Piscina, Animazione, Solo Pernottamento, Accesso ad Internet, Locale TV, Riscaldamento, Mezza Pensione a Persona, Bar, Calcetto, Estintori, Pronto Soccorso, Servizi igienici, Parco e Giardino, Rifornimento Benzina, Ristorante, Parcheggio non Custodito, Rifiuti , Somministrazione bevande, Supplementi accesso visitatori, Campo da Beach-Tennis, Rimessaggio Caravan, Pista da Ballo, Illuminazione Elettrica, Camper Service, Giochi per Bambini, Somministrazione alimenti, Attrezzatura per soggiorno all'aperto, Ping Pong, Bocce, Spiaggia Convenzionata, Biciclette, Macchine lavabiancheria, Asciugacapelli, Francese, TV, Beach Volley, Fitness e Centro Benessere, Italiano, Pizzeria, Idromassaggio, Spiaggia Riservata, Piazzola (compr.auto / moto, elettricità, pern), Lavatura e Stiratura Biancheria, Noleggio Biciclette, Servizi igienici (lavabo WC), Biblioteca, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
   <si>
-    <t>CAMPING LA MIMOSA - [CIN:IT041013B1YQOEEDB4|]</t>
+    <t>CAMPING LA MIMOSA - [CIN:IT041013B1YQOEEDB4]</t>
   </si>
   <si>
     <t>info@campinglamimosa.it</t>
   </si>
   <si>
     <t>www.campinglamimosa.it</t>
   </si>
   <si>
     <t>strada nazionale Adriatica Sud 259</t>
   </si>
   <si>
-    <t xml:space="preserve">Bar, Solo Pernottamento a persona, Servizi igienici (lavabo WC), Piazzola (compr.auto / moto, elettricità, pern), Spaccio alimentari, Pensione Completa a Persona, Lavatura e Stiratura Biancheria, Pasti non alloggiati, Beach Volley, Solarium, Parcheggio non Custodito, Aria condizionata in Locali Comuni, Estintori, Accessibili a persone con disabilità motoria, Idromassaggio, Macchine lavabiancheria, Supplementi Seconda auto, Pizzeria, Attrezzatura per soggiorno all'aperto, Asciugacapelli, Piscina Scoperta, TV, Caffe, Calcetto, Animazione, Ristorante, Marchio di Qualità, Aria Condizionata con Impianto non Centralizzato, Somministrazione alcolici, Somministrazione alimenti, Inglese, Giochi per Bambini, Campo da Beach-Tennis, Idromassaggio riscaldato, Propria piscina scoperta, Piscina, Accesso ad Internet, Noleggio Biciclette, Somministrazione bevande, Tennis, Parcheggio Custodito, Supplementi accesso visitatori, Accettazione Gruppi, Spiaggia Riservata, Ping Pong, Angolo cottura, Servizi igienici, Italiano, Pallavolo, Mezza Pensione a Persona, Supplemento Cane, Acqua calda e fredda, Accettazione Animali Domestici, Connessione Internet, </t>
-[...2 lines deleted...]
-    <t>CAMPING VERDE LUNA - [CIN:IT041013B1JCFJM3SV|]</t>
+    <t xml:space="preserve">Solarium, Pizzeria, TV, Connessione Internet, Marchio di Qualità, Ping Pong, Bar, Giochi per Bambini, Somministrazione alimenti, Animazione, Attrezzatura per soggiorno all'aperto, Angolo cottura, Supplementi Seconda auto, Lavatura e Stiratura Biancheria, Noleggio Biciclette, Accessibili a persone con disabilità motoria, Aria Condizionata con Impianto non Centralizzato, Solo Pernottamento a persona, Acqua calda e fredda, Spaccio alimentari, Propria piscina scoperta, Piscina Scoperta, Supplemento Cane, Aria condizionata in Locali Comuni, Pensione Completa a Persona, Caffe, Accettazione Gruppi, Inglese, Somministrazione alcolici, Idromassaggio, Servizi igienici, Beach Volley, Parcheggio Custodito, Italiano, Campo da Beach-Tennis, Piazzola (compr.auto / moto, elettricità, pern), Pasti non alloggiati, Somministrazione bevande, Idromassaggio riscaldato, Supplementi accesso visitatori, Servizi igienici (lavabo WC), Parcheggio non Custodito, Ristorante, Spiaggia Riservata, Mezza Pensione a Persona, Accesso ad Internet, Piscina, Calcetto, Pallavolo, Macchine lavabiancheria, Asciugacapelli, Tennis, Accettazione Animali Domestici, Estintori, </t>
+  </si>
+  <si>
+    <t>CAMPING VERDE LUNA - [CIN:IT041013B1JCFJM3SV]</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>info@campingverdeluna.it</t>
   </si>
   <si>
     <t>www.campingverdeluna.it</t>
   </si>
   <si>
     <t>strada nazionale Adriatica Sud 251</t>
   </si>
   <si>
-    <t xml:space="preserve">Mini Club, Piazzole prev. a prato, Attrezzatura per soggiorno all'aperto, Cinema, Ristorante, Piscina Scoperta, Accessibili a persone con disabilità motoria, Pista da Ballo, Biliardo, Idromassaggio, Sala TV, Spaccio alimentari, Telefono , Bar, Giochi per Bambini, Tedesco, Inglese, Riscaldamento, Propria piscina scoperta, Pallavolo, Italiano, Acqua calda e fredda, Calcetto, Animazione, Bocce, Pizzeria, Accettazione Animali Domestici, Servizi igienici, Angolo cottura, Spiaggia Riservata, Palestra, Locale TV, Ping Pong, Rifornimento Benzina, Macchine lavabiancheria, Noleggio Biciclette, Tennis, Officina riparazioni, Accesso ad Internet, Cassaforte, </t>
-[...2 lines deleted...]
-    <t>HOTEL DE LA VILLE - [CIN:IT041013A12EYNVPKE|]</t>
+    <t xml:space="preserve">Angolo cottura, Animazione, Attrezzatura per soggiorno all'aperto, Cassaforte, Mini Club, Piazzole prev. a prato, Acqua calda e fredda, Biliardo, Tedesco, Telefono , Tennis, Accettazione Animali Domestici, Accessibili a persone con disabilità motoria, Rifornimento Benzina, Ristorante, Spiaggia Riservata, Bar, Accesso ad Internet, Ping Pong, Giochi per Bambini, Macchine lavabiancheria, Sala TV, Noleggio Biciclette, Pista da Ballo, Spaccio alimentari, Piscina Scoperta, Cinema, Propria piscina scoperta, Riscaldamento, Palestra, Inglese, Locale TV, Calcetto, Pallavolo, Servizi igienici, Officina riparazioni, Italiano, Idromassaggio, Bocce, Pizzeria, </t>
+  </si>
+  <si>
+    <t>HOTEL DE LA VILLE - [CIN:IT041013A12EYNVPKE]</t>
   </si>
   <si>
     <t>info@hoteldelavillefano.com</t>
   </si>
   <si>
     <t>www.hoteldelavillefano.com</t>
   </si>
   <si>
     <t>viale Fratelli Cairoli 2</t>
   </si>
   <si>
-    <t xml:space="preserve">Bar, Locale TV, Trasporto Clienti Stazione, Inglese, Pasti, Ascensore, Lavatura e Stiratura Biancheria, Camere Singole, Mezza Pensione a Persona, Servizio Fotocopie, Francese, Aria Condizionata con Impianto non Centralizzato, Camere Doppie, Connessione Internet, Frigo bar, Accessibilità all'Ascensore, Pasti non alloggiati, Accesso ad Internet, Asciugacapelli, Sala TV, TV, Accettazione Animali Domestici, Accettazione Gruppi, Accessibili a persone con disabilità motoria, Ristorante, Riscaldamento, Noleggio Biciclette, Aria condizionata, Telefono , Sala Pranzo, Estintori, Altri Servizi e Impianti, Citofono in camera, Phon, TV Satellitare, Servizio FAX, Telefono in camera, Cassetta sicurezza, Supplemento doppia uso Singola, Telefono in camera (Centralino), Italiano, Cassaforte, Aria Condizionata con Impianto Centralizzato, Aria condizionata in Locali Comuni, Tedesco, </t>
+    <t xml:space="preserve">Phon, Camere Singole, Accessibili a persone con disabilità motoria, Aria Condizionata con Impianto Centralizzato, Sala Pranzo, Noleggio Biciclette, Aria Condizionata con Impianto non Centralizzato, Mezza Pensione a Persona, Lavatura e Stiratura Biancheria, Estintori, Asciugacapelli, Citofono in camera, Aria condizionata, Italiano, Pasti non alloggiati, Altri Servizi e Impianti, Ristorante, Trasporto Clienti Stazione, Pasti, Aria condizionata in Locali Comuni, Cassaforte, Accesso ad Internet, Locale TV, Telefono , Accessibilità all'Ascensore, Sala TV, Francese, Tedesco, Telefono in camera, Riscaldamento, Camere Doppie, Servizio FAX, Accettazione Animali Domestici, Accettazione Gruppi, TV Satellitare, Connessione Internet, Frigo bar, Cassetta sicurezza, Inglese, Supplemento doppia uso Singola, Telefono in camera (Centralino), Servizio Fotocopie, TV, Bar, Ascensore, </t>
   </si>
   <si>
     <t>CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -334,60 +334,60 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="55.4356575012207" customWidth="1"/>
+    <col min="2" max="2" width="54.4422607421875" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="13.5247678756714" customWidth="1"/>
     <col min="8" max="8" width="27.7146854400635" customWidth="1"/>
     <col min="9" max="9" width="67.6623153686523" customWidth="1"/>
     <col min="10" max="10" width="31.6391620635986" customWidth="1"/>
-    <col min="11" max="11" width="1427.0771484375" customWidth="1"/>
+    <col min="11" max="11" width="1426.93395996094" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="0" t="s">