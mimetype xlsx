--- v4 (2026-04-19)
+++ v5 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 00:38:05</t>
+    <t>Lista strutture aggiornata al 04/06/2026 05:11:58</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>