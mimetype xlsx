--- v5 (2026-06-04)
+++ v6 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 05:11:58</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:38:08</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>