--- v6 (2026-07-21)
+++ v7 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:38:08</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:25:43</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>