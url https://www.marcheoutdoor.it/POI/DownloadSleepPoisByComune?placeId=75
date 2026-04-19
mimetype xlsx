--- v3 (2026-03-04)
+++ v4 (2026-04-19)
@@ -7,126 +7,126 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
-    <t>Lista strutture aggiornata al 04/03/2026 19:42:16</t>
+    <t>Lista strutture aggiornata al 19/04/2026 21:07:39</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>HOTEL IL POGGIO - [CIN:IT041009A14PP8QTRT|]</t>
+    <t>HOTEL IL POGGIO - [CIN:IT041009A14PP8QTRT]</t>
   </si>
   <si>
     <t>Carpegna</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@hotelilpoggio.it</t>
   </si>
   <si>
     <t>www.hotelilpoggio.it</t>
   </si>
   <si>
     <t>via Poggio 22</t>
   </si>
   <si>
-    <t xml:space="preserve">Somministrazione bevande, Supplemento doppia uso Singola, Telefono in camera (Centralino), Cassetta sicurezza, Propria piscina scoperta, Mezza Pensione a Persona, Cucina, Animazione, Trasporto Clienti Stazione, Solo Pernottamento, Collegamento Internet, Pasti, Bar, TV, Partecipazione Attività Agricole, Supplemento letto Aggiunto, Sala TV, Servizio FAX, Accesso ad Internet, Accettazione Gruppi, Pasti solo alloggiati, Insonorizzazione, Camera con balcone, Sala Pranzo, Impianti di Risalita, Aria condizionata, Telefono , Pista da Ballo, Posta, Estintori, Riscaldamento Centralizzato, Somministrazione alimenti, Phon, TV Satellitare, Smaltimento Rifiuti, Visite Guidate, Radio, Ventilatore, Ascensore, Lampada esterna, Attrezzature preparazione pasti, Illuminazione Elettrica, Accesso Mezzi Pubblici, Asciugacapelli, Riscaldamento, Aria condizionata in Locali Comuni, Parco e Giardino, Pensione Completa a Persona, Cassaforte, Colazione, </t>
+    <t xml:space="preserve">Illuminazione Elettrica, Aria condizionata, Accesso Mezzi Pubblici, Parco e Giardino, Propria piscina scoperta, Cassaforte, Pista da Ballo, Accesso ad Internet, Telefono , Impianti di Risalita, Trasporto Clienti Stazione, Pasti, Aria condizionata in Locali Comuni, Pensione Completa a Persona, Supplemento letto Aggiunto, Riscaldamento, Lampada esterna, Partecipazione Attività Agricole, Collegamento Internet, Sala TV, Smaltimento Rifiuti, Solo Pernottamento, Posta, Radio, Servizio FAX, TV Satellitare, Cassetta sicurezza, Riscaldamento Centralizzato, Estintori, Telefono in camera (Centralino), Insonorizzazione, Supplemento doppia uso Singola, Attrezzature preparazione pasti, Mezza Pensione a Persona, Asciugacapelli, Somministrazione alimenti, Cucina, TV, Accettazione Gruppi, Bar, Visite Guidate, Camera con balcone, Pasti solo alloggiati, Phon, Colazione, Ascensore, Sala Pranzo, Ventilatore, Animazione, Somministrazione bevande, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>ALBERGO ULISSE - [CIN:IT041009A1RPWYXVGI|]</t>
+    <t>ALBERGO ULISSE - [CIN:IT041009A1RPWYXVGI]</t>
   </si>
   <si>
     <t>info@hotelulisse.it</t>
   </si>
   <si>
     <t>www.hotelulisse.it</t>
   </si>
   <si>
     <t>via Amaducci 16</t>
   </si>
   <si>
-    <t xml:space="preserve">Bar, Illuminazione Elettrica, Collegamento Internet, Ascensore, Telefono in camera, Solarium, Camere Singole, Supplemento doppia uso Singola, Idromassaggio riscaldato, Telefono in camera (Centralino), Estintori, Idromassaggio, Italiano, Riscaldamento Centralizzato, Sala Pranzo, Mezza Pensione a Persona, Asciugacapelli, Ping Pong, Sala Lettura, Autorimessa, Noleggio Biciclette, Accettazione Gruppi, Accessibili a persone con disabilità motoria, Riscaldamento, Pensione Completa a Persona, Servizio FAX, Camere Doppie, Cassaforte, Parco e Giardino, Francese, Connessione Internet, Telefono , Somministrazione alimenti, Inglese, Ristorante, Phon, Trasporto Clienti Stazione, Somministrazione alcolici, Custodia Valori in cassette di sicurezza, Tedesco, Custodia e Sistemazione Attrezzature Private, Pasti non alloggiati, Accessibilità all'Ascensore, Supplemento Cane, Servizio Fotocopie, Accettazione Animali Domestici, Propria piscina scoperta, Mountain Bike, Sala TV, Accesso ad Internet, TV, Somministrazione bevande, Cassetta sicurezza, </t>
+    <t xml:space="preserve">Tedesco, Francese, Sala TV, Parco e Giardino, Propria piscina scoperta, Ristorante, Ping Pong, Pasti non alloggiati, Noleggio Biciclette, Ascensore, Camere Singole, Phon, Sala Pranzo, Telefono in camera, Collegamento Internet, Riscaldamento, Camere Doppie, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Cassaforte, Accesso ad Internet, Telefono , Sala Lettura, Supplemento doppia uso Singola, Asciugacapelli, Somministrazione alcolici, Mezza Pensione a Persona, Custodia Valori in cassette di sicurezza, Somministrazione alimenti, Mountain Bike, Somministrazione bevande, Idromassaggio, Solarium, Trasporto Clienti Stazione, Italiano, Servizio FAX, TV, Connessione Internet, Supplemento Cane, Cassetta sicurezza, Custodia e Sistemazione Attrezzature Private, Accettazione Animali Domestici, Bar, Illuminazione Elettrica, Telefono in camera (Centralino), Riscaldamento Centralizzato, Estintori, Idromassaggio riscaldato, Inglese, Accettazione Gruppi, Autorimessa, Servizio Fotocopie, Accessibilità all'Ascensore, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -175,51 +175,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="44.1287422180176" customWidth="1"/>
+    <col min="2" max="2" width="43.1353416442871" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="20.0212345123291" customWidth="1"/>
     <col min="9" max="9" width="19.8401508331299" customWidth="1"/>
     <col min="10" max="10" width="15.6732053756714" customWidth="1"/>
     <col min="11" max="11" width="911.251281738281" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>