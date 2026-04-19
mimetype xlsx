--- v4 (2026-04-19)
+++ v5 (2026-04-19)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
-    <t>Lista strutture aggiornata al 19/04/2026 21:07:39</t>
+    <t>Lista strutture aggiornata al 19/04/2026 22:42:12</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>