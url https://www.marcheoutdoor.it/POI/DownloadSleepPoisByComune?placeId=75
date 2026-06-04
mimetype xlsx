--- v5 (2026-04-19)
+++ v6 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
-    <t>Lista strutture aggiornata al 19/04/2026 22:42:12</t>
+    <t>Lista strutture aggiornata al 04/06/2026 05:13:41</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>