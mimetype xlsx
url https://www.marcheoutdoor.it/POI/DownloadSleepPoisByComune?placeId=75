--- v6 (2026-06-04)
+++ v7 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 05:13:41</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:38:36</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>