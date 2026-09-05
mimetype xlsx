--- v7 (2026-07-21)
+++ v8 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:38:36</t>
+    <t>Lista strutture aggiornata al 05/09/2026 04:13:36</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>