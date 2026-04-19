--- v3 (2026-03-04)
+++ v4 (2026-04-19)
@@ -7,105 +7,105 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
-    <t>Lista strutture aggiornata al 04/03/2026 16:28:54</t>
+    <t>Lista strutture aggiornata al 19/04/2026 14:03:29</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>LA LOCANDA DELLA ROCCA - [CIN:IT043046B5L8P4CHVC|]</t>
+    <t>LA LOCANDA DELLA ROCCA - [CIN:IT043046B5L8P4CHVC]</t>
   </si>
   <si>
     <t>San Ginesio</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>locandadellarocca@gmail.com</t>
   </si>
   <si>
     <t>Frazione Rocca Colonnalta snc</t>
   </si>
   <si>
-    <t xml:space="preserve">Supplemento Vano Soggiorno, Accesso ad Internet, Servizi igienici, Partecipazione Attività Agricole, Solarium, Inglese, Phon, Caffe, Noleggio Biciclette, Colazione, Riscaldamento Centralizzato, Collegamento Internet, Angolo cottura, Biblioteca, Parcheggio non Custodito, Cucina in vano separato, TV, Accettazione Animali Domestici, Supplemento letto Aggiunto, Parcheggio Custodito, Connessione Internet, Estintori, Ristorante, Italiano, Riscaldamento, Lampada esterna, Servizi igienici (lavabo WC), Acqua calda e fredda, Bosco, Supplemento doppia uso Singola, Parco e Giardino, Pronto Soccorso, Camere Doppie, Supplemento Cane, Pasti solo alloggiati, Giochi per Bambini, Asciugacapelli, </t>
+    <t xml:space="preserve">Collegamento Internet, Servizi igienici, Pasti solo alloggiati, Estintori, Accesso ad Internet, Connessione Internet, Phon, Accettazione Animali Domestici, Supplemento Vano Soggiorno, Parcheggio Custodito, Colazione, Solarium, Camere Doppie, TV, Caffe, Bosco, Noleggio Biciclette, Partecipazione Attività Agricole, Riscaldamento Centralizzato, Servizi igienici (lavabo WC), Asciugacapelli, Cucina in vano separato, Supplemento Cane, Biblioteca, Riscaldamento, Parcheggio non Custodito, Lampada esterna, Pronto Soccorso, Giochi per Bambini, Supplemento letto Aggiunto, Angolo cottura, Italiano, Ristorante, Parco e Giardino, Acqua calda e fredda, Supplemento doppia uso Singola, Inglese, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -154,51 +154,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="52.4616088867188" customWidth="1"/>
+    <col min="2" max="2" width="51.4682083129883" customWidth="1"/>
     <col min="3" max="3" width="11.6003818511963" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="28.2835083007813" customWidth="1"/>
     <col min="9" max="9" width="10.9274845123291" customWidth="1"/>
     <col min="10" max="10" width="27.8773517608643" customWidth="1"/>
     <col min="11" max="11" width="603.570495605469" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>