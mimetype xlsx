--- v4 (2026-04-19)
+++ v5 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
-    <t>Lista strutture aggiornata al 19/04/2026 14:03:29</t>
+    <t>Lista strutture aggiornata al 04/06/2026 05:13:41</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>