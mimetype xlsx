--- v5 (2026-06-04)
+++ v6 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 05:13:41</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:38:37</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>