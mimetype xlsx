--- v6 (2026-07-21)
+++ v7 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:38:37</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:25:44</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>