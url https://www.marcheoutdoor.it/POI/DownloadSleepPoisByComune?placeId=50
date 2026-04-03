--- v2 (2026-01-18)
+++ v3 (2026-04-03)
@@ -7,132 +7,132 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
-    <t>Lista strutture aggiornata al 18/01/2026 14:47:03</t>
+    <t>Lista strutture aggiornata al 03/04/2026 09:42:54</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>HOTEL IL BOSCHETTO - [CIN:IT043053A1G5MESKK7|]</t>
+    <t>HOTEL IL BOSCHETTO - [CIN:IT043053A1G5MESKK7]</t>
   </si>
   <si>
     <t>Tolentino</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@hotel-il-boschetto.it</t>
   </si>
   <si>
     <t>www.hotel-il-boschetto.it</t>
   </si>
   <si>
     <t>via Sandro Pertini 55</t>
   </si>
   <si>
-    <t xml:space="preserve">Riscaldamento, Telefono in camera, Cassetta sicurezza, Supplemento letto Aggiunto, TV, Phon, Aria condizionata, Bar, </t>
+    <t xml:space="preserve">Aria condizionata, TV, Bar, Cassetta sicurezza, Phon, Supplemento letto Aggiunto, Telefono in camera, Riscaldamento, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>PODERE DEL FAGIANO - [CIN:IT043053B4DA4KP4VJ|]</t>
+    <t>PODERE DEL FAGIANO - [CIN:IT043053B4DA4KP4VJ]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>B&amp;B</t>
   </si>
   <si>
     <t>cristina.tiburzi@libero.it</t>
   </si>
   <si>
     <t>www.poderedelfagiano.it</t>
   </si>
   <si>
     <t>contrada rofanello 28</t>
   </si>
   <si>
-    <t xml:space="preserve">Trasporto Clienti Stazione, Solarium, Parco e Giardino, TV Satellitare, Accettazione Animali Domestici, TV, Trekking, Riscaldamento Centralizzato, Aria condizionata, Altre attività sportive, Custodia e Sistemazione Attrezzature Private, Noleggio Biciclette, Parcheggio Custodito, Servizio FAX, Radio, Biciclette, Riscaldamento, Aria Condizionata con Impianto non Centralizzato, </t>
+    <t xml:space="preserve">Aria condizionata, Parco e Giardino, Custodia e Sistemazione Attrezzature Private, Parcheggio Custodito, Aria Condizionata con Impianto non Centralizzato, Noleggio Biciclette, Trekking, Altre attività sportive, Biciclette, Trasporto Clienti Stazione, Riscaldamento Centralizzato, TV, Solarium, Accettazione Animali Domestici, TV Satellitare, Riscaldamento, Radio, Servizio FAX, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -181,51 +181,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="48.1023254394531" customWidth="1"/>
+    <col min="2" max="2" width="47.1089286804199" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="24.2270545959473" customWidth="1"/>
     <col min="9" max="9" width="24.0459728240967" customWidth="1"/>
     <col min="10" max="10" width="20.3527069091797" customWidth="1"/>
     <col min="11" max="11" width="326.353546142578" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>