--- v3 (2026-04-03)
+++ v4 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
-    <t>Lista strutture aggiornata al 03/04/2026 09:42:54</t>
+    <t>Lista strutture aggiornata al 04/06/2026 05:13:52</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>