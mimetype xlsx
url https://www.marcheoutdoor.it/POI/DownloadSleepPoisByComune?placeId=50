--- v4 (2026-06-04)
+++ v5 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 05:13:52</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:39:48</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>