--- v5 (2026-07-21)
+++ v6 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:39:48</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:38:17</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>