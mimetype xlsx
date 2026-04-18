--- v3 (2026-03-04)
+++ v4 (2026-04-18)
@@ -7,141 +7,141 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
-    <t>Lista strutture aggiornata al 04/03/2026 16:59:19</t>
+    <t>Lista strutture aggiornata al 18/04/2026 20:04:26</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>IL POGGIO - COUNTRY HOUSE - [CIN:IT044007B9KZBQVUR9|]</t>
+    <t>IL POGGIO - COUNTRY HOUSE - [CIN:IT044007B9KZBQVUR9]</t>
   </si>
   <si>
     <t>Ascoli Piceno</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@ilpoggioristorante.com</t>
   </si>
   <si>
     <t>www.ilpoggioristorante.com</t>
   </si>
   <si>
     <t>f.ne Campolungo 162</t>
   </si>
   <si>
-    <t xml:space="preserve">Accettazione Gruppi, Accesso Mezzi Pubblici, Sala TV, Sala Lettura, Pista da Ballo, Tennis, Telefono , Giochi per Bambini, Trasporto Clienti Stazione, Accesso Mezzi Privati, Accessibili a persone con disabilità motoria, </t>
+    <t xml:space="preserve">Pista da Ballo, Accesso Mezzi Privati, Giochi per Bambini, Sala Lettura, Tennis, Accesso Mezzi Pubblici, Sala TV, Telefono , Trasporto Clienti Stazione, Accettazione Gruppi, Accessibili a persone con disabilità motoria, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>PALAZZO GUIDEROCCHI - [CIN:IT044007A1ECE27CUK|]</t>
+    <t>PALAZZO GUIDEROCCHI - [CIN:IT044007A1ECE27CUK]</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>info@hotelguiderocchi.it</t>
   </si>
   <si>
     <t>www.hotelguiderocchi.it</t>
   </si>
   <si>
     <t>Via Cesare Battisti 3</t>
   </si>
   <si>
-    <t xml:space="preserve">Frigo bar, Sala Lettura, Ristorante, Custodia Valori in cassette di sicurezza, Accettazione Animali Domestici, altre attività ricreative e culturali, TV, Cassetta sicurezza, Servizio FAX, Cassaforte, Camere Doppie, Colazione, Aria Condizionata con Impianto non Centralizzato, Aria condizionata, TV Satellitare, Riscaldamento Centralizzato, Estintori, Telefono , Telefono in camera (Centralino), Collegamento Internet, Ascensore, Servizio Congressi, Accettazione Gruppi, Asciugacapelli, Riscaldamento, Biciclette, Accessibili a persone con disabilità motoria, Autorimessa, Phon, Bar, </t>
-[...2 lines deleted...]
-    <t>RESIDENCE GLI ULIVI - [CIN:IT044007B4WOBG5RBC|]</t>
+    <t xml:space="preserve">Custodia Valori in cassette di sicurezza, Aria Condizionata con Impianto non Centralizzato, Estintori, Riscaldamento Centralizzato, Asciugacapelli, TV, Bar, Accessibili a persone con disabilità motoria, Phon, Servizio Congressi, Aria condizionata, Ristorante, Collegamento Internet, Cassetta sicurezza, Autorimessa, Frigo bar, Servizio FAX, Accettazione Animali Domestici, TV Satellitare, Accettazione Gruppi, Telefono , Sala Lettura, Cassaforte, Telefono in camera (Centralino), Ascensore, Colazione, Riscaldamento, Camere Doppie, Biciclette, altre attività ricreative e culturali, </t>
+  </si>
+  <si>
+    <t>RESIDENCE GLI ULIVI - [CIN:IT044007B4WOBG5RBC]</t>
   </si>
   <si>
     <t>info@residencegliulivi.it</t>
   </si>
   <si>
     <t>via 234/ma snc</t>
   </si>
   <si>
-    <t>PALAZZO DEI MERCANTI - [CIN:IT044007B9GDP8N6VV|]</t>
+    <t>PALAZZO DEI MERCANTI - [CIN:IT044007B9GDP8N6VV]</t>
   </si>
   <si>
     <t>Residenza d'epoca</t>
   </si>
   <si>
     <t>dsbimmobiliare@pec.it</t>
   </si>
   <si>
     <t>www.palazzodeimercanti.it</t>
   </si>
   <si>
     <t>corso Trento e Trieste 35</t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
@@ -202,51 +202,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="55.2259292602539" customWidth="1"/>
+    <col min="2" max="2" width="54.232536315918" customWidth="1"/>
     <col min="3" max="3" width="12.9027452468872" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="17.6139602661133" customWidth="1"/>
     <col min="8" max="8" width="26.6813869476318" customWidth="1"/>
     <col min="9" max="9" width="26.5003051757813" customWidth="1"/>
     <col min="10" max="10" width="23.2970886230469" customWidth="1"/>
     <col min="11" max="11" width="499.603546142578" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>