--- v4 (2026-04-18)
+++ v5 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
-    <t>Lista strutture aggiornata al 18/04/2026 20:04:26</t>
+    <t>Lista strutture aggiornata al 04/06/2026 07:09:25</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>