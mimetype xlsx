--- v5 (2026-06-04)
+++ v6 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 07:09:25</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:10:05</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>