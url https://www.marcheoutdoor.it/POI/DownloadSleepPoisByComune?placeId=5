--- v6 (2026-07-21)
+++ v7 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:10:05</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:24:16</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>