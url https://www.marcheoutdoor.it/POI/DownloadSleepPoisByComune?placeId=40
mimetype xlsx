--- v2 (2026-03-04)
+++ v3 (2026-04-19)
@@ -7,120 +7,120 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
-    <t>Lista strutture aggiornata al 04/03/2026 20:48:43</t>
+    <t>Lista strutture aggiornata al 19/04/2026 08:26:27</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>AGRITURISMO DIMENSIONE NATURA - [CIN:IT109002B5O4NAKT3V|]</t>
+    <t>AGRITURISMO DIMENSIONE NATURA - [CIN:IT109002B5O4NAKT3V]</t>
   </si>
   <si>
     <t>Amandola</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>maurizi@studioannessi.it</t>
   </si>
   <si>
     <t>C.da San Lorenzo 16</t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>VILLA DELLE ROSE - [CIN:IT109002B4NAS7MT64|]</t>
+    <t>VILLA DELLE ROSE - [CIN:IT109002B4NAS7MT64]</t>
   </si>
   <si>
     <t>Affittacamere</t>
   </si>
   <si>
     <t>hparadiso@inwind.it</t>
   </si>
   <si>
     <t>Piazza Umberto I 7</t>
   </si>
   <si>
-    <t xml:space="preserve">Estintori, Cassetta sicurezza, Accesso Mezzi Privati, Trekking, Inglese, Phon, Autorimessa, Mountain Bike, Bosco, Collegamento Internet, Camere Doppie, Bar, Custodia e Sistemazione Attrezzature Private, TV, Visite Guidate, Lavatura e Stiratura Biancheria, Somministrazione bevande, Accesso ad Internet, Noleggio Biciclette, Italiano, Connessione Internet, Francese, Riscaldamento, Parco e Giardino, Parcheggio Custodito, Asciugacapelli, Custodia Valori in cassette di sicurezza, Cassaforte, Giochi per Bambini, </t>
+    <t xml:space="preserve">Accesso Mezzi Privati, Mountain Bike, Phon, Parcheggio Custodito, Visite Guidate, Somministrazione bevande, Italiano, Francese, Accesso ad Internet, TV, Autorimessa, Connessione Internet, Asciugacapelli, Cassetta sicurezza, Custodia Valori in cassette di sicurezza, Giochi per Bambini, Trekking, Estintori, Bosco, Riscaldamento, Collegamento Internet, Cassaforte, Custodia e Sistemazione Attrezzature Private, Noleggio Biciclette, Parco e Giardino, Bar, Inglese, Lavatura e Stiratura Biancheria, Camere Doppie, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -169,51 +169,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="61.9045028686523" customWidth="1"/>
+    <col min="2" max="2" width="60.9111022949219" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="13.5247678756714" customWidth="1"/>
     <col min="8" max="8" width="23.6162853240967" customWidth="1"/>
     <col min="9" max="9" width="10.9274845123291" customWidth="1"/>
     <col min="10" max="10" width="19.0800132751465" customWidth="1"/>
     <col min="11" max="11" width="445.770843505859" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>