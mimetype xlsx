--- v3 (2026-04-19)
+++ v4 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
-    <t>Lista strutture aggiornata al 19/04/2026 08:26:27</t>
+    <t>Lista strutture aggiornata al 04/06/2026 05:13:20</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>