--- v4 (2026-06-04)
+++ v5 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 05:13:20</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:38:09</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>