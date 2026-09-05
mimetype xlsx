--- v5 (2026-07-21)
+++ v6 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:38:09</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:25:29</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>