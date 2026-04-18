--- v2 (2026-03-04)
+++ v3 (2026-04-18)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 04/03/2026 13:59:16</t>
+    <t>Lista strutture aggiornata al 19/04/2026 01:30:19</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t xml:space="preserve">AGRITURISMO  " IL RUSTICO " - [ ]</t>
+    <t xml:space="preserve">AGRITURISMO  " IL RUSTICO " - [CIN:IT109009B5SVR6GQWT]</t>
   </si>
   <si>
     <t>Lapedona</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@agriturismoilrustico.com</t>
   </si>
   <si>
     <t>www.agriturismoilrustico.com</t>
   </si>
   <si>
     <t xml:space="preserve">Via Madonna Bruna, 3  </t>
   </si>
   <si>
-    <t xml:space="preserve">Visite Guidate, Ristorante, Estintori, Parrucchiere, Noleggio altri Servizi o Attrez.-Specificare, Camera con balcone, Solo Pernottamento, Lavatura e Stiratura Biancheria, Cucina, Servizio FAX, Accettazione Animali Domestici, Partecipazione Attività Agricole, Telefono , Servizio Congressi, Supplemento letto Aggiunto, Mezza Pensione a Persona, Colazione, Baby Sitting, viticolo, Accesso ad Internet, Noleggio Biciclette, Citofono in camera, Camera con balcone vista mare., Somministrazione bevande, Parcheggio non Custodito, Riscaldamento Centralizzato, ovino-caprino, Sala TV, Pizzeria, Supplemento Cane, Collegamento Internet, Riscaldamento, ortoflorovivaistico, Mountain Bike, Servizio Fotocopie, Maneggio, cerealicolo, TV, Asciugacapelli, Somministrazione alcolici, olivicolo, Bar, Parco e Giardino, Accettazione Gruppi, Pensione Completa a Persona, Giochi per Bambini, Frigo bar, Ristorante Vegetariano, Telefono in camera (Centralino), Somministrazione alimenti, Phon, avi-cunicolo, </t>
+    <t xml:space="preserve">Collegamento Internet, Accesso ad Internet, olivicolo, Mezza Pensione a Persona, Accettazione Animali Domestici, ovino-caprino, Camera con balcone, Pizzeria, Phon, Bar, Cucina, Servizio Congressi, Ristorante, Servizio Fotocopie, Ristorante Vegetariano, Somministrazione alcolici, Estintori, Asciugacapelli, Frigo bar, Baby Sitting, Camera con balcone vista mare., Giochi per Bambini, Lavatura e Stiratura Biancheria, Solo Pernottamento, viticolo, avi-cunicolo, Supplemento Cane, Servizio FAX, Riscaldamento, Parcheggio non Custodito, Accettazione Gruppi, Visite Guidate, Mountain Bike, Riscaldamento Centralizzato, Partecipazione Attività Agricole, Telefono in camera (Centralino), Parrucchiere, TV, Citofono in camera, Noleggio Biciclette, Telefono , Parco e Giardino, Noleggio altri Servizi o Attrez.-Specificare, Somministrazione alimenti, Maneggio, ortoflorovivaistico, Colazione, Somministrazione bevande, Supplemento letto Aggiunto, Sala TV, cerealicolo, Pensione Completa a Persona, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="30.9475708007813" customWidth="1"/>
+    <col min="2" max="2" width="54.8146591186523" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="28.1812019348145" customWidth="1"/>
     <col min="9" max="9" width="28.0001201629639" customWidth="1"/>
     <col min="10" max="10" width="20.9378986358643" customWidth="1"/>
     <col min="11" max="11" width="865.410766601563" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>