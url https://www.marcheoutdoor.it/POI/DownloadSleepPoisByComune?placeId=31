--- v3 (2026-04-18)
+++ v4 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 19/04/2026 01:30:19</t>
+    <t>Lista strutture aggiornata al 04/06/2026 07:41:58</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>