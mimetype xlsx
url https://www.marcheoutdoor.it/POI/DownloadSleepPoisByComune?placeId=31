--- v4 (2026-06-04)
+++ v5 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 07:41:58</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:58:20</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>