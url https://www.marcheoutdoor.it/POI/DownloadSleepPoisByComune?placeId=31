--- v5 (2026-07-21)
+++ v6 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:58:20</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:28:37</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>