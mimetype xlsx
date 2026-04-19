--- v2 (2026-03-04)
+++ v3 (2026-04-19)
@@ -7,150 +7,150 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <si>
-    <t>Lista strutture aggiornata al 04/03/2026 22:38:16</t>
+    <t>Lista strutture aggiornata al 20/04/2026 00:52:36</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>LA CASA DEGLI GNOMI - [CIN:IT109029B535F6NXSE|]</t>
+    <t>LA CASA DEGLI GNOMI - [CIN:IT109029B535F6NXSE]</t>
   </si>
   <si>
     <t>Ortezzano</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@lacasadeglignomi.net</t>
   </si>
   <si>
     <t>www.lacasadeglignomi.net</t>
   </si>
   <si>
     <t>contrada Canali 9</t>
   </si>
   <si>
-    <t xml:space="preserve">Riscaldamento, Italiano, TV, Attrezzatura per soggiorno all'aperto, altre colture arboree, Servizi igienici (lavabo WC), Inglese, Servizi igienici, Partecipazione Attività Agricole, viticolo, Francese, Tennis, Accettazione Animali Domestici, Giochi per Bambini, Accettazione Gruppi, olivicolo, Acqua calda e fredda, cerealicolo, Asciugacapelli, Pronto Soccorso, </t>
+    <t xml:space="preserve">Francese, Accettazione Gruppi, viticolo, Riscaldamento, Acqua calda e fredda, Servizi igienici (lavabo WC), Asciugacapelli, Italiano, Giochi per Bambini, Tennis, Attrezzatura per soggiorno all'aperto, Pronto Soccorso, cerealicolo, Accettazione Animali Domestici, altre colture arboree, Inglese, Servizi igienici, TV, Partecipazione Attività Agricole, olivicolo, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>COLLE INDACO - [CIN:IT109029B94NBTDM8V|]</t>
+    <t>COLLE INDACO - [CIN:IT109029B94NBTDM8V]</t>
   </si>
   <si>
     <t>direzione@colleindaco.it</t>
   </si>
   <si>
     <t>www.colleindaco.it</t>
   </si>
   <si>
     <t>contrada Indaco 5</t>
   </si>
   <si>
-    <t xml:space="preserve">Piscina Scoperta con Idromassaggio, Piscina, Parcheggio non Custodito, Aria Condizionata con Impianto non Centralizzato, Riscaldamento, Pensione Completa a Persona, Somministrazione alcolici, Propria piscina scoperta, Sala Pranzo, Piscina Scoperta, Asciugacapelli, Pasti, Illuminazione Elettrica, Ristorante Vegetariano, Aria condizionata, Supplemento doppia uso Singola, Rifiuti , Ristorante, Aria condizionata in Locali Comuni, Marchio di Qualità, Idromassaggio, Frigo bar, Collegamento Internet, Parco e Giardino, Estintori, Pasti non alloggiati, Mezza Pensione a Persona, TV, Solarium, Supplemento Cane, Camere Doppie, Piscina Coperta, Mountain Bike, Accesso ad Internet, Noleggio Biciclette, Supplemento letto Aggiunto, Inglese, Connessione Internet, Solo Pernottamento, Somministrazione bevande, Fitness e Centro Benessere, Spagnolo, Colazione, Somministrazione alimenti, Attrezzi Pronto Soccorso, Cucina, Italiano, Palestra, Caffe, Camera con balcone, Biciclette, Phon, </t>
+    <t xml:space="preserve">TV, Collegamento Internet, Italiano, Riscaldamento, Ristorante, Fitness e Centro Benessere, Propria piscina scoperta, Sala Pranzo, Palestra, Illuminazione Elettrica, Camere Doppie, Supplemento doppia uso Singola, Pasti, Noleggio Biciclette, Frigo bar, Pasti non alloggiati, Aria condizionata in Locali Comuni, Solo Pernottamento, Biciclette, Colazione, Ristorante Vegetariano, Mountain Bike, Rifiuti , Aria Condizionata con Impianto non Centralizzato, Somministrazione bevande, Solarium, Idromassaggio, Piscina Scoperta, Somministrazione alcolici, Piscina, Inglese, Cucina, Marchio di Qualità, Supplemento Cane, Piscina Coperta, Estintori, Pensione Completa a Persona, Asciugacapelli, Piscina Scoperta con Idromassaggio, Mezza Pensione a Persona, Accesso ad Internet, Supplemento letto Aggiunto, Somministrazione alimenti, Camera con balcone, Spagnolo, Parco e Giardino, Caffe, Connessione Internet, Parcheggio non Custodito, Phon, Attrezzi Pronto Soccorso, Aria condizionata, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>VECCHIO GELSO - [CIN:IT109029B5DICWGFSQ|]</t>
+    <t>VECCHIO GELSO - [CIN:IT109029B5DICWGFSQ]</t>
   </si>
   <si>
     <t>info@vecchiogelso.com</t>
   </si>
   <si>
     <t>www.vecchiogelso.com</t>
   </si>
   <si>
     <t>contrada Casali 11</t>
   </si>
   <si>
-    <t xml:space="preserve">Pizzeria, Telefono , Pensione Completa a Persona, Parco e Giardino, Supplemento Cane, Bosco, Acqua calda e fredda, Servizio Congressi, Supplemento doppia uso Singola, Supplemento letto Aggiunto, Aria condizionata in Locali Comuni, Mezza Pensione a Persona, Accettazione Animali Domestici, Parcheggio non Custodito, olivicolo, TV Satellitare, Asciugacapelli, Accesso Mezzi Pubblici, Bar, Aria Condizionata con Impianto non Centralizzato, Trekking, Frigo bar, Sala Lettura, Giochi per Bambini, cerealicolo, Trasporto Clienti Stazione, Servizio Fotocopie, TV, Maneggio, Italiano, Servizi igienici (lavabo WC), Servizio FAX, Mountain Bike, Riscaldamento, Cucina, Piscina Coperta, Pasti non alloggiati, Pasti, Altri Servizi e Impianti, Accesso ad Internet, Somministrazione alimenti, Biliardo, suinicolo, Ping Pong, avi-cunicolo, Posta, Pesca Sportiva, Inglese, Colazione, Tedesco, Partecipazione Attività Agricole, Phon, Riscaldamento Centralizzato, Sala TV, Somministrazione bevande, ovino-caprino, Radio, Estintori, Aria condizionata, Riscaldamento con Stufa, Spaccio alimentari, Lavatura e Stiratura Biancheria, Accettazione Gruppi, Visite Guidate, oleaginoso, Ristorante Vegetariano, Sala Pranzo, Ristorante, </t>
+    <t xml:space="preserve">Parco e Giardino, Aria condizionata, Supplemento doppia uso Singola, Servizio Fotocopie, Asciugacapelli, TV, Giochi per Bambini, suinicolo, Bosco, Lavatura e Stiratura Biancheria, Ping Pong, Pasti, Sala Lettura, Spaccio alimentari, Inglese, Acqua calda e fredda, Telefono , Pizzeria, Trasporto Clienti Stazione, ovino-caprino, Posta, Phon, Bar, Partecipazione Attività Agricole, Pensione Completa a Persona, Riscaldamento Centralizzato, Visite Guidate, Accettazione Gruppi, Servizio FAX, Parcheggio non Custodito, Riscaldamento, Riscaldamento con Stufa, Accesso ad Internet, Pasti non alloggiati, Accesso Mezzi Pubblici, Ristorante Vegetariano, Trekking, olivicolo, oleaginoso, Cucina, Aria Condizionata con Impianto non Centralizzato, Mezza Pensione a Persona, Altri Servizi e Impianti, Somministrazione alimenti, Ristorante, Servizio Congressi, Mountain Bike, Tedesco, Supplemento Cane, Estintori, avi-cunicolo, Somministrazione bevande, Pesca Sportiva, Colazione, Aria condizionata in Locali Comuni, Accettazione Animali Domestici, Radio, Biliardo, Maneggio, Servizi igienici (lavabo WC), Piscina Coperta, Frigo bar, Sala Pranzo, cerealicolo, Sala TV, TV Satellitare, Supplemento letto Aggiunto, Italiano, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
   <si>
-    <t>LA CASA DEGLI ELFI - [CIN:IT109029B5CER9HZDN|]</t>
+    <t>LA CASA DEGLI ELFI - [CIN:IT109029B5CER9HZDN]</t>
   </si>
   <si>
     <t>Contrada Canali 7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -199,51 +199,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="48.3151245117188" customWidth="1"/>
+    <col min="2" max="2" width="47.3217239379883" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="25.3155956268311" customWidth="1"/>
     <col min="9" max="9" width="25.1345119476318" customWidth="1"/>
     <col min="10" max="10" width="17.4871006011963" customWidth="1"/>
     <col min="11" max="11" width="1048.14660644531" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>