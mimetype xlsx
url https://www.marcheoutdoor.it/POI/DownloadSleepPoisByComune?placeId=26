--- v3 (2026-04-19)
+++ v4 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 00:52:36</t>
+    <t>Lista strutture aggiornata al 04/06/2026 05:15:39</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>