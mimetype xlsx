--- v4 (2026-06-04)
+++ v5 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 05:15:39</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:12:23</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>