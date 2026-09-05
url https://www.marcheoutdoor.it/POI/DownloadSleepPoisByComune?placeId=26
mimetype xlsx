--- v5 (2026-07-21)
+++ v6 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:12:23</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:27:20</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>