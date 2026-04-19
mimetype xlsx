--- v3 (2026-03-05)
+++ v4 (2026-04-19)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 05/03/2026 01:01:18</t>
+    <t>Lista strutture aggiornata al 20/04/2026 00:54:19</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>RESIDENCE BORGO DA MARE - [CIN:IT044045B4VFRH52CB|]</t>
+    <t>RESIDENCE BORGO DA MARE - [CIN:IT044045B4VFRH52CB]</t>
   </si>
   <si>
     <t>Monteprandone</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@borgodamare.it</t>
   </si>
   <si>
     <t>www.borgodamare.it</t>
   </si>
   <si>
     <t>via Allegretti 13</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata in Locali Comuni, Illuminazione Elettrica, Riscaldamento, Idromassaggio, Accettazione Animali Domestici, Piscina, Camere Singole, Piscina Scoperta con Idromassaggio, Rifiuti , Connessione Internet, Inglese, Servizi igienici, Noleggio Biciclette, Frigo bar, Mountain Bike, TV, Cassetta sicurezza, Aria condizionata, Maneggio, Acqua calda e fredda, Accesso ad Internet, Macchine lavabiancheria, Accettazione Gruppi, Somministrazione alcolici, Aria Condizionata con Impianto non Centralizzato, Smaltimento Rifiuti, Solarium, Spiaggia Convenzionata, Somministrazione bevande, Colazione, Angolo cottura, Accessibili a persone con disabilità motoria, Asciugacapelli, Cassaforte, Estintori, Camere Doppie, Trekking, Ascensore, Italiano, Lavatura e Stiratura Biancheria, Biliardo, Visite Guidate, Noleggio Moscone, Caffe, Servizi igienici (lavabo WC), Sala TV, Biciclette, Parrucchiere, Bar, </t>
+    <t xml:space="preserve">Lavatura e Stiratura Biancheria, Macchine lavabiancheria, Trekking, Biciclette, Sala TV, Spiaggia Convenzionata, Illuminazione Elettrica, Visite Guidate, Rifiuti , Piscina Scoperta con Idromassaggio, Inglese, Bar, Servizi igienici (lavabo WC), Servizi igienici, Somministrazione bevande, Frigo bar, Mountain Bike, Riscaldamento, Parrucchiere, Maneggio, Somministrazione alcolici, Noleggio Moscone, Accessibili a persone con disabilità motoria, Solarium, Smaltimento Rifiuti, Piscina, Angolo cottura, Connessione Internet, Ascensore, Cassetta sicurezza, Noleggio Biciclette, Acqua calda e fredda, Aria condizionata in Locali Comuni, Accettazione Animali Domestici, Caffe, Colazione, Accesso ad Internet, Asciugacapelli, Accettazione Gruppi, Estintori, Biliardo, Idromassaggio, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Camere Singole, TV, Italiano, Camere Doppie, Aria condizionata, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="54.3645095825195" customWidth="1"/>
+    <col min="2" max="2" width="53.3711128234863" customWidth="1"/>
     <col min="3" max="3" width="15.858380317688" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="20.4580821990967" customWidth="1"/>
     <col min="9" max="9" width="20.2769985198975" customWidth="1"/>
     <col min="10" max="10" width="15.1770181655884" customWidth="1"/>
     <col min="11" max="11" width="780.600708007813" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>