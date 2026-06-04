--- v4 (2026-04-19)
+++ v5 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 00:54:19</t>
+    <t>Lista strutture aggiornata al 04/06/2026 05:19:04</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>