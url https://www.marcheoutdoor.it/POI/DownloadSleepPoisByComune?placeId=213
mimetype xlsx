--- v5 (2026-06-04)
+++ v6 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 05:19:04</t>
+    <t>Lista strutture aggiornata al 22/07/2026 01:01:41</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>