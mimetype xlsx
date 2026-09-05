--- v6 (2026-07-21)
+++ v7 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 01:01:41</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:41:25</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>