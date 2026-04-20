--- v3 (2026-03-05)
+++ v4 (2026-04-20)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 05/03/2026 02:23:28</t>
+    <t>Lista strutture aggiornata al 20/04/2026 07:07:41</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>VILLA ANIANA - [CIN:IT044029A15SKRIGAC|]</t>
+    <t>VILLA ANIANA - [CIN:IT044029A15SKRIGAC]</t>
   </si>
   <si>
     <t>Massignano</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@hotelvillaniana.it</t>
   </si>
   <si>
     <t>www.hotelvillaniana.it</t>
   </si>
   <si>
     <t>Contrada San Pietro 23</t>
   </si>
   <si>
-    <t xml:space="preserve">Parcheggio non Custodito, Riscaldamento, Accettazione Gruppi, Telefono in camera, Solarium, Aria condizionata in Locali Comuni, Colazione, Aria Condizionata con Impianto non Centralizzato, Pensione Completa a Persona, Parco e Giardino, Servizio FAX, Propria piscina scoperta, Sala TV, Accesso ad Internet, TV, Posta, Camera con balcone, Solo Pernottamento, Locale TV, Ascensore, Giochi per Bambini, TV Satellitare, Trasporto Clienti Stazione, Ristorante, Radio, Servizio Fotocopie, Bus Navetta, Bar, Mezza Pensione a Persona, Cassaforte, Telefono , Idromassaggio, Aria condizionata, </t>
+    <t xml:space="preserve">Locale TV, Accesso ad Internet, Cassaforte, Telefono , Ristorante, Parcheggio non Custodito, Mezza Pensione a Persona, Aria condizionata, Idromassaggio, Radio, Accettazione Gruppi, TV Satellitare, Servizio FAX, Bar, TV, Servizio Fotocopie, Parco e Giardino, Propria piscina scoperta, Telefono in camera, Posta, Solarium, Pensione Completa a Persona, Giochi per Bambini, Aria Condizionata con Impianto non Centralizzato, Colazione, Camera con balcone, Ascensore, Bus Navetta, Solo Pernottamento, Sala TV, Aria condizionata in Locali Comuni, Trasporto Clienti Stazione, Riscaldamento, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="40.611442565918" customWidth="1"/>
+    <col min="2" max="2" width="39.6180458068848" customWidth="1"/>
     <col min="3" max="3" width="11.928786277771" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="21.4177188873291" customWidth="1"/>
     <col min="9" max="9" width="21.2366352081299" customWidth="1"/>
     <col min="10" max="10" width="21.6172142028809" customWidth="1"/>
     <col min="11" max="11" width="513.832336425781" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>