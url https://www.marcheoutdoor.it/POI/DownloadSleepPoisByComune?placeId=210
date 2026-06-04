--- v4 (2026-04-20)
+++ v5 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 07:07:41</t>
+    <t>Lista strutture aggiornata al 04/06/2026 19:02:30</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>