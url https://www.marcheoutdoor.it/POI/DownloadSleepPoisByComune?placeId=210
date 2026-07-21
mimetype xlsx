--- v5 (2026-06-04)
+++ v6 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 19:02:30</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:40:58</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>