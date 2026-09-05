--- v6 (2026-07-21)
+++ v7 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:40:58</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:27:57</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>