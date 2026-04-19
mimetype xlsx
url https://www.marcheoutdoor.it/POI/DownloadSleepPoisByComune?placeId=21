--- v4 (2026-03-04)
+++ v5 (2026-04-19)
@@ -7,222 +7,222 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <si>
-    <t>Lista strutture aggiornata al 04/03/2026 22:42:53</t>
+    <t>Lista strutture aggiornata al 20/04/2026 00:54:18</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>HOTEL ROYAL - [CIN:IT109006A1N8WR62TH|]</t>
+    <t>HOTEL ROYAL - [CIN:IT109006A1N8WR62TH]</t>
   </si>
   <si>
     <t>Fermo</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>amministrazione@royalre.it</t>
   </si>
   <si>
     <t>www.royalre.it</t>
   </si>
   <si>
     <t>Piazza Enea Silvio Piccolomini 3</t>
   </si>
   <si>
-    <t xml:space="preserve">Parcheggio Custodito, Bus Navetta, Collegamento Internet, Camera con balcone vista mare., Bar, Supplemento doppia uso Singola, Ascensore, Lavatura e Stiratura Biancheria, Solarium, Italiano, Telefono in camera, TV Satellitare, Aria condizionata, Trasporto Clienti Stazione, Insonorizzazione, Somministrazione alimenti, Somministrazione alcolici, Inglese, Aria condizionata in Locali Comuni, Sauna Privata, Pensione Completa a Persona, Somministrazione bevande, Aria Condizionata con Impianto Centralizzato, Colazione, Servizio FAX, Spiaggia Riservata, Camere Doppie, Attrezzi Pronto Soccorso, Phon, Frigo bar, Posta, Altri Servizi e Impianti, Ristorante, Visite Guidate, Estintori, Telefono , Camera con balcone, Riscaldamento Centralizzato, Mezza Pensione a Persona, Accettazione Gruppi, Riscaldamento, Baby Sitting, Asciugacapelli, Parcheggio non Custodito, Sala Lettura, Servizio Congressi, Accessibili a persone con disabilità motoria, Propria piscina scoperta, Pay TV, Supplemento letto Aggiunto, Cassetta sicurezza, Sala TV, Accettazione Animali Domestici, Spagnolo, Accesso ad Internet, TV, Noleggio Biciclette, Autorimessa, Accessibilità all'Ascensore, Cassaforte, Servizio Fotocopie, Radio, Tedesco, </t>
+    <t xml:space="preserve">Supplemento letto Aggiunto, Parcheggio Custodito, Riscaldamento, Camere Doppie, Telefono in camera, Somministrazione bevande, Camera con balcone, Noleggio Biciclette, Phon, Servizio Congressi, Bus Navetta, Accessibili a persone con disabilità motoria, Colazione, Pensione Completa a Persona, Ascensore, Riscaldamento Centralizzato, Inglese, Estintori, Attrezzi Pronto Soccorso, Mezza Pensione a Persona, Somministrazione alimenti, Lavatura e Stiratura Biancheria, Pay TV, Supplemento doppia uso Singola, Parcheggio non Custodito, Asciugacapelli, Somministrazione alcolici, Tedesco, Baby Sitting, Collegamento Internet, Posta, Radio, Camera con balcone vista mare., Solarium, Spagnolo, Accessibilità all'Ascensore, Accettazione Gruppi, Servizio Fotocopie, Autorimessa, Sauna Privata, Aria condizionata in Locali Comuni, Trasporto Clienti Stazione, Sala TV, Aria condizionata, Propria piscina scoperta, Altri Servizi e Impianti, Ristorante, Insonorizzazione, Italiano, Sala Lettura, Cassaforte, Accesso ad Internet, Visite Guidate, Spiaggia Riservata, Telefono , Aria Condizionata con Impianto Centralizzato, Cassetta sicurezza, Accettazione Animali Domestici, TV Satellitare, Servizio FAX, Frigo bar, TV, Bar, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI</t>
   </si>
   <si>
-    <t>HOTEL EDEN - [CIN:IT109006A1RC9OWADP|]</t>
+    <t>HOTEL EDEN - [CIN:IT109006A1RC9OWADP]</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>info@hoteledenfermo.it</t>
   </si>
   <si>
     <t>www.hoteledenfermo.it</t>
   </si>
   <si>
-    <t>viale del Lido 51 - Lido di Fermo</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Bar, Cassaforte, Accettazione Gruppi, TV, </t>
+    <t>viale del Lido 51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cassaforte, Accettazione Gruppi, TV, Bar, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>RESIDENCE CASABIANCA - [CIN:IT109006B4PHQO26N2|]</t>
+    <t>RESIDENCE CASABIANCA - [CIN:IT109006B4PHQO26N2]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>info@residencecasabianca.eu</t>
   </si>
   <si>
     <t>www.residencecasabianca.eu</t>
   </si>
   <si>
     <t>Via Riva del Pescatore 15</t>
   </si>
   <si>
-    <t>CAMPING CENTRO VACANZE GIRASOLE - [CIN:IT109006B1HLWLT83X|]</t>
+    <t>CAMPING CENTRO VACANZE GIRASOLE - [CIN:IT109006B1HLWLT83X]</t>
   </si>
   <si>
     <t>amministrazione@campinggirasole.it</t>
   </si>
   <si>
     <t>www.campinggirasole.it</t>
   </si>
   <si>
     <t>CONTRADA MARINA PALMENSE SNC</t>
   </si>
   <si>
-    <t xml:space="preserve">Propria piscina scoperta, Sala Giochi, Supplementi Seconda auto, Pallacanestro, Somministrazione alimenti, Discoteca, Rimessaggio Caravan, Bar, Telefono , Noleggio Biciclette, Accesso ad Internet, Parrucchiere, Animazione, Bocce, Attrezzatura per soggiorno all'aperto, Accettazione Animali Domestici, TV, Pizzeria, Piazzole prev. a prato, Cinema, Calcetto, Ristorante, Mini Club, Tennis, Cassaforte, Acqua Park, Somministrazione bevande, Locale TV, Visite Guidate, Giochi per Bambini, Inglese, Supplementi accesso visitatori, Angolo cottura, Pista da Ballo, Spiaggia Riservata, Biblioteca, Ping Pong, Accessibili a persone con disabilità motoria, Parcheggio non Custodito, Solarium, Beach Volley, Supplemento allaccio rete idrica, Servizi igienici (lavabo WC), Idromassaggio, Macchine lavabiancheria, Attrezzi Pronto Soccorso, Italiano, Acqua calda e fredda, Supplemento Cane, </t>
-[...2 lines deleted...]
-    <t>CENTRO VACANZE CAMPING SPINNAKER - [CIN:IT109006B1XJXOXOW9|]</t>
+    <t xml:space="preserve">TV, Bocce, Solarium, Supplemento allaccio rete idrica, Pizzeria, Calcetto, Locale TV, Discoteca, Cassaforte, Propria piscina scoperta, Acqua calda e fredda, Mini Club, Piazzole prev. a prato, Attrezzi Pronto Soccorso, Attrezzatura per soggiorno all'aperto, Animazione, Supplementi Seconda auto, Ping Pong, Angolo cottura, Supplementi accesso visitatori, Somministrazione bevande, Accessibili a persone con disabilità motoria, Servizi igienici (lavabo WC), Spiaggia Riservata, Parcheggio non Custodito, Cinema, Supplemento Cane, Idromassaggio, Italiano, Acqua Park, Beach Volley, Pallacanestro, Ristorante, Sala Giochi, Accettazione Animali Domestici, Telefono , Tennis, Inglese, Macchine lavabiancheria, Parrucchiere, Giochi per Bambini, Accesso ad Internet, Somministrazione alimenti, Bar, Rimessaggio Caravan, Pista da Ballo, Noleggio Biciclette, Visite Guidate, Biblioteca, </t>
+  </si>
+  <si>
+    <t>CENTRO VACANZE CAMPING SPINNAKER - [CIN:IT109006B1XJXOXOW9]</t>
   </si>
   <si>
     <t>direzione@vacanzespinnaker.it</t>
   </si>
   <si>
     <t>www.vacanzespinnaker.it</t>
   </si>
   <si>
     <t>Via Giovanni Campofiloni 24</t>
   </si>
   <si>
-    <t xml:space="preserve">TV, Pizzeria, Camper Service, Animazione, Calcetto, Asciugacapelli, Attrezzatura per soggiorno all'aperto, Ristorante, Bocce, Piazzole prev. a prato, Pensione Completa a Persona, Pista da Ballo, Parcheggio non Custodito, Pallacanestro, Pronto Soccorso, Macchine lavabiancheria, Posta, Mezza Pensione a Persona, Giochi per Bambini, Somministrazione bevande, Tennis, Servizi igienici (lavabo WC), Mini Club, Cassaforte, Noleggio Biciclette, Spaccio alimentari, Rimessaggio Caravan, Bar, Telefono , Sala Giochi, Discoteca, Somministrazione alimenti, Accettazione Animali Domestici, Servizi igienici, Propria piscina scoperta, Lavatura e Stiratura Biancheria, Accettazione Gruppi, Estintori, Beach Volley, Fitness e Centro Benessere, Angolo cottura, Locale TV, Spiaggia Riservata, Ping Pong, Colazione, </t>
-[...2 lines deleted...]
-    <t>BOOMERANG - [CIN:IT109006B1VONBUOZQ|]</t>
+    <t xml:space="preserve">Somministrazione bevande, Tennis, Pallacanestro, Parcheggio non Custodito, Ristorante, Sala Giochi, Bocce, Biciclette, Spiaggia Convenzionata, Macchine lavabiancheria, Asciugacapelli, Inglese, Pensione Completa a Persona, Somministrazione alcolici, Beach Volley, Fitness e Centro Benessere, Pronto Soccorso, Servizi igienici, Estintori, Ping Pong, Giochi per Bambini, Somministrazione alimenti, Mini Club, Colazione, Accettazione Gruppi, Discoteca, Mezza Pensione a Persona, Pasti, Accesso ad Internet, Locale TV, Bar, Calcetto, Accettazione Animali Domestici, Posta, Rimessaggio Caravan, Telefono , Angolo cottura, Attrezzatura per soggiorno all'aperto, Attrezzi Pronto Soccorso, Animazione, Connessione Internet, Italiano, Marchio di Qualità, TV, Pizzeria, Pista da Ballo, Camper Service, Lavatura e Stiratura Biancheria, Aria Condizionata con Impianto non Centralizzato, Accessibili a persone con disabilità motoria, Noleggio Biciclette, Idromassaggio riscaldato, Servizi igienici (lavabo WC), Spaccio alimentari, Cassaforte, Riscaldamento, Propria piscina scoperta, Acqua calda e fredda, Spiaggia Riservata, Piazzole prev. a prato, Supplemento Cane, </t>
+  </si>
+  <si>
+    <t>BOOMERANG - [CIN:IT109006B1VONBUOZQ]</t>
   </si>
   <si>
     <t>info@campingboomerang.it</t>
   </si>
   <si>
     <t>www.campingboomerang.it</t>
   </si>
   <si>
     <t>Lungomare fermano snc</t>
   </si>
   <si>
-    <t xml:space="preserve">Sala TV, Servizi igienici (lavabo WC), Piazzola (compr.auto / moto, elettricità, pern), Bar, Noleggio Biciclette, Servizio FAX, Estintori, Lavatura e Stiratura Biancheria, Beach Volley, Giochi per Bambini, Solarium, Ping Pong, Angolo cottura, Piazzola adulti, Parcheggio non Custodito, Somministrazione bevande, Somministrazione alcolici, Locale TV, Supplementi accesso visitatori, Aria Condizionata con Impianto non Centralizzato, Mini Club, Servizio Fotocopie, Piazzola ragazzi , Piazzole prev. a prato, Connessione Internet, Bocce, Servizi igienici, Accettazione Animali Domestici, Acqua calda e fredda, Attrezzi Pronto Soccorso, TV Satellitare, Supplementi Seconda auto, Parco e Giardino, </t>
-[...2 lines deleted...]
-    <t>CAMPING 4 CERCHI - [CIN:IT109006B1AO2QMG5H|]</t>
+    <t xml:space="preserve">Piazzola (compr.auto / moto, elettricità, pern), Servizi igienici (lavabo WC), Parcheggio non Custodito, Accessibili a persone con disabilità motoria, Somministrazione bevande, Supplementi accesso visitatori, TV Satellitare, Cucina in vano separato, Salotto in vano separato, Inglese, Somministrazione alcolici, Attrezzi Pronto Soccorso, Ping Pong, Camere Doppie, Animazione, Angolo cottura, Supplementi Seconda auto, Spagnolo, Cinema, Riscaldamento, Locale TV, Calcetto, Servizio Fotocopie, Servizi igienici, Servizio FAX, Pallavolo, Custodia Valori in cassette di sicurezza, Piazzola adulti, Bocce, Connessione Internet, TV, Solarium, Biciclette, Aria Condizionata con Impianto non Centralizzato, Noleggio Biciclette, Illuminazione Elettrica, Lavatura e Stiratura Biancheria, Sala TV, Acqua calda e fredda, Mini Club, Cucina, Piazzole prev. a prato, Italiano, Illuminazione a Gas, Beach Volley, Piazzola ragazzi , Pallacanestro, Tennis, Accettazione Animali Domestici, Parco e Giardino, Macchine lavabiancheria, Estintori, Solo Pernottamento, Bar, Accesso ad Internet, Giochi per Bambini, </t>
+  </si>
+  <si>
+    <t>CAMPING 4 CERCHI - [CIN:IT109006B1AO2QMG5H]</t>
   </si>
   <si>
     <t>info@camping4cerchi.com</t>
   </si>
   <si>
     <t>www.camping4cerchi.com</t>
   </si>
   <si>
     <t>via Lungomare Fermano 8</t>
   </si>
   <si>
-    <t xml:space="preserve">Camper Service, Supplemento Cane, Italiano, Bocce, Mezza Pensione a Persona, Servizio FAX, Servizi igienici (lavabo WC), Somministrazione bevande, Telefono , Ascensore, Inglese, Accettazione Gruppi, Locale TV, Francese, Spiaggia Convenzionata, Sala Giochi, Self/service-Tavola calda, Macchine lavabiancheria, Somministrazione alimenti, Giochi per Bambini, Parcheggio non Custodito, Beach Volley, Bar, Cucina in vano separato, Spaccio alimentari, Estintori, Lavatura e Stiratura Biancheria, Colazione, Spagnolo, Aria Condizionata con Impianto non Centralizzato, Cassaforte, Supplementi Seconda auto, Pronto Soccorso, Ping Pong, Rifornimento Benzina, Angolo cottura, Supplementi accesso visitatori, Attrezzatura per soggiorno all'aperto, Pizzeria, Piazzole prev. a prato, Accettazione Animali Domestici, Servizi igienici, Calcetto, Acqua calda e fredda, Ristorante, TV, Animazione, </t>
-[...2 lines deleted...]
-    <t>GEMMA - [CIN:IT109006B18YNP46QG|]</t>
+    <t xml:space="preserve">Locale TV, Ping Pong, Mezza Pensione a Persona, Bar, Calcetto, Camper Service, Servizi igienici (lavabo WC), Telefono , Parcheggio non Custodito, Somministrazione bevande, Supplementi accesso visitatori, Rifornimento Benzina, Accettazione Animali Domestici, Sala Giochi, Lavatura e Stiratura Biancheria, Self/service-Tavola calda, Aria Condizionata con Impianto non Centralizzato, Ristorante, Bocce, Spiaggia Convenzionata, Macchine lavabiancheria, Francese, Accettazione Gruppi, Inglese, Cucina in vano separato, Colazione, Supplemento Cane, Estintori, Italiano, Beach Volley, TV, Pizzeria, Servizi igienici, Pronto Soccorso, Ascensore, Servizio FAX, Piazzole prev. a prato, Cassaforte, Acqua calda e fredda, Spaccio alimentari, Spagnolo, Angolo cottura, Supplementi Seconda auto, Animazione, Attrezzatura per soggiorno all'aperto, Giochi per Bambini, Somministrazione alimenti, </t>
+  </si>
+  <si>
+    <t>GEMMA - [CIN:IT109006B18YNP46QG]</t>
   </si>
   <si>
     <t>info@campinggemma.it</t>
   </si>
   <si>
     <t>www.campinggemma.it</t>
   </si>
   <si>
     <t>via giovanni campofiloni 32-34</t>
   </si>
   <si>
-    <t xml:space="preserve">Bocce, Calcetto, Servizi igienici, Posta, Pallavolo, Pizzeria, Animazione, Supplementi accesso visitatori, Ping Pong, Angolo cottura, Spiaggia Riservata, Rifiuti , Sala Giochi, Self/service-Tavola calda, Giochi per Bambini, Propria piscina scoperta, Caffe, Ristorante, Acqua calda e fredda, Piazzole prev. a prato, Tennis, Beach Volley, Accessibili a persone con disabilità motoria, Parcheggio non Custodito, Pista da Ballo, Mini Club, Accettazione Gruppi, Altri Servizi e Impianti, Supplementi Seconda auto, Servizi igienici (lavabo WC), Cucina in vano separato, Bar, Spaccio alimentari, </t>
+    <t xml:space="preserve">Cucina in vano separato, Accettazione Gruppi, Caffe, Servizi igienici (lavabo WC), Accessibili a persone con disabilità motoria, Spiaggia Riservata, Altri Servizi e Impianti, Rifiuti , Ristorante, Supplementi accesso visitatori, Sala Giochi, Beach Volley, Servizi igienici, Supplementi Seconda auto, Animazione, Angolo cottura, Propria piscina scoperta, Spaccio alimentari, Mini Club, Acqua calda e fredda, Piazzole prev. a prato, Bar, Pallavolo, Calcetto, Ping Pong, Giochi per Bambini, Bocce, Pizzeria, Parcheggio non Custodito, Tennis, Pista da Ballo, Self/service-Tavola calda, Posta, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -271,51 +271,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="65.1148834228516" customWidth="1"/>
+    <col min="2" max="2" width="64.1214828491211" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="34.0515518188477" customWidth="1"/>
     <col min="9" max="9" width="27.3975353240967" customWidth="1"/>
     <col min="10" max="10" width="33.4970512390137" customWidth="1"/>
     <col min="11" max="11" width="1054.63696289063" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>