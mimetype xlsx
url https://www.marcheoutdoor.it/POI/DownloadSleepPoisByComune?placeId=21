--- v5 (2026-04-19)
+++ v6 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 00:54:18</t>
+    <t>Lista strutture aggiornata al 04/06/2026 05:19:01</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>