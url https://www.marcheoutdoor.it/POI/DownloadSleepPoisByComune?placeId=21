--- v6 (2026-06-04)
+++ v7 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 05:19:01</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:13:42</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>