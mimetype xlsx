--- v7 (2026-07-21)
+++ v8 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:13:42</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:30:40</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>