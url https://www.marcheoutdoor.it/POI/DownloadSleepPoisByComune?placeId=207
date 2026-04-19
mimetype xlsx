--- v3 (2026-03-04)
+++ v4 (2026-04-19)
@@ -7,231 +7,231 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
-    <t>Lista strutture aggiornata al 04/03/2026 16:59:42</t>
+    <t>Lista strutture aggiornata al 20/04/2026 00:53:41</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>ANITA - [CIN:IT044017A13PYFDCA4|]</t>
+    <t>ANITA - [CIN:IT044017A13PYFDCA4]</t>
   </si>
   <si>
     <t>Cupra Marittima</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@hotelanita.it</t>
   </si>
   <si>
     <t>www.hotelanita.it</t>
   </si>
   <si>
     <t>via Adriatica Nord 127</t>
   </si>
   <si>
-    <t xml:space="preserve">Somministrazione alcolici, Trasporto Clienti Stazione, Sala Pranzo, Cassaforte, Ristorante Vegetariano, Bar, Parcheggio Custodito, Lavatura e Stiratura Biancheria, Collegamento Internet, Baby Sitting, Servizio Fotocopie, Ventilatore, Accettazione Gruppi, Sala Lettura, Autorimessa, Riscaldamento, Parco e Giardino, Aria Condizionata con Impianto Centralizzato, Ristorante, Spiaggia Riservata, Aria condizionata in Locali Comuni, TV, Servizio FAX, Somministrazione bevande, Sala TV, Spiaggia Convenzionata, Giochi per Bambini, Phon, Telefono in camera (Centralino), Telefono in camera, </t>
+    <t xml:space="preserve">Ventilatore, Phon, Ristorante, Ristorante Vegetariano, Baby Sitting, Sala TV, Lavatura e Stiratura Biancheria, Somministrazione alcolici, Parco e Giardino, Spiaggia Riservata, Collegamento Internet, Parcheggio Custodito, Sala Pranzo, Giochi per Bambini, Somministrazione bevande, Aria Condizionata con Impianto Centralizzato, Servizio FAX, Sala Lettura, Cassaforte, Spiaggia Convenzionata, Riscaldamento, Trasporto Clienti Stazione, Aria condizionata in Locali Comuni, Telefono in camera, Servizio Fotocopie, Accettazione Gruppi, Autorimessa, TV, Bar, Telefono in camera (Centralino), </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>IL FRUTTETO - [CIN:IT044017A19RM36MKW|]</t>
+    <t>IL FRUTTETO - [CIN:IT044017A19RM36MKW]</t>
   </si>
   <si>
     <t>2 Stelle</t>
   </si>
   <si>
     <t>info@campingilfrutteto.it</t>
   </si>
   <si>
     <t>www.campingilfrutteto.it</t>
   </si>
   <si>
     <t>CONTRADA BOCCABIANCA 99</t>
   </si>
   <si>
-    <t xml:space="preserve">Giochi per Bambini, Piscina Scoperta, Ascensore, Bar, Propria piscina scoperta, Trasporto Clienti Stazione, Cassaforte, Accessibilità all'Ascensore, Pensione Completa a Persona, Ristorante, Calcetto, Telefono in camera, Mezza Pensione a Persona, Italiano, Noleggio Biciclette, Accessibili a persone con disabilità motoria, Accettazione Gruppi, Ping Pong, </t>
-[...2 lines deleted...]
-    <t>LED ZEPPELIN - [CIN:IT044017B1743WZ2PK|]</t>
+    <t xml:space="preserve">Piscina Scoperta, Accettazione Gruppi, Bar, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Noleggio Biciclette, Giochi per Bambini, Calcetto, Italiano, Ristorante, Cassaforte, Ascensore, Telefono in camera, Trasporto Clienti Stazione, Mezza Pensione a Persona, Accessibilità all'Ascensore, Ping Pong, Propria piscina scoperta, </t>
+  </si>
+  <si>
+    <t>LED ZEPPELIN - [CIN:IT044017B1743WZ2PK]</t>
   </si>
   <si>
     <t>amministrazioneled24@gmail.com</t>
   </si>
   <si>
     <t>www.campingledzeppelin.it</t>
   </si>
   <si>
     <t>contrada Boccabianca 5</t>
   </si>
   <si>
-    <t xml:space="preserve">Propria piscina scoperta, Giochi per Bambini, Caffe, Sala Pranzo, Riscaldamento, Pesca, Inglese, Camere Doppie, Cucina, Beach Volley, Estintori, Idromassaggio, Lavatura e Stiratura Biancheria, Negozio Enoteca, Parco e Giardino, Aria Condizionata con Impianto non Centralizzato, Fitness e Centro Benessere, Palestra, Spiaggia Riservata, Ping Pong, Mini Club, Angolo cottura, Sub, Visite Guidate, Servizio Fotocopie, Locale TV, Vela, Sala TV, Ascensore, Telefono , Officina riparazioni, Parrucchiere, Gpl Auto, Rimessaggio Caravan, Bar, Servizio FAX, Equitazione, Spaccio alimentari, Servizi igienici (lavabo WC), Mountain Bike, Rifornimento Benzina, Solarium, Pista da Ballo, Parcheggio non Custodito, Accessibilità all'Ascensore, Cappella per Celebrazioni Liturgiche, Supplementi accesso visitatori, Accessibili a persone con disabilità motoria, Italiano, Pallavolo, Posta, Canoe, Pasti, Windsurf, TV Satellitare, Biliardo, Maneggio, Tennis, Noleggio Biciclette, Accesso ad Internet, Trekking, Sci Nautico, Colazione, Pesca Sportiva, Camper Service, Acqua calda e fredda, Percorso Vita, Biciclette, Ristorante, Cinema, Piazzole prev. a prato, Bocce, Animazione, Pizzeria, Calcetto, Supplementi Seconda auto, Rifiuti , Discoteca, Self/service-Tavola calda, Macchine lavabiancheria, Sala Giochi, Pronto Soccorso, Ricarica Bombole Sub, Pallacanestro, </t>
-[...2 lines deleted...]
-    <t>RESIDENCE STELLA MARINA - [CIN:IT044017B4RN5Y6OO2|]</t>
+    <t xml:space="preserve">Cinema, Pesca, Riscaldamento, Colazione, Caffe, Equitazione, TV Satellitare, Canoe, Palestra, Inglese, Accesso ad Internet, Pronto Soccorso, Discoteca, Ascensore, Pasti, Percorso Vita, Pallavolo, Servizio FAX, Servizio Fotocopie, Giochi per Bambini, Calcetto, Locale TV, Bar, Cucina, Biliardo, Mini Club, Mountain Bike, Acqua calda e fredda, Piazzole prev. a prato, Maneggio, Trekking, Propria piscina scoperta, Sala Pranzo, Spaccio alimentari, Macchine lavabiancheria, Pizzeria, Solarium, Biciclette, Spiaggia Riservata, Accessibilità all'Ascensore, Aria Condizionata con Impianto non Centralizzato, Lavatura e Stiratura Biancheria, Supplementi accesso visitatori, Self/service-Tavola calda, Rifornimento Benzina, Parcheggio non Custodito, Cappella per Celebrazioni Liturgiche, Servizi igienici (lavabo WC), Camere Doppie, Ping Pong, Angolo cottura, Animazione, Supplementi Seconda auto, Sci Nautico, Ricarica Bombole Sub, Rimessaggio Caravan, Accessibili a persone con disabilità motoria, Pista da Ballo, Visite Guidate, Camper Service, Sala TV, Noleggio Biciclette, Posta, Officina riparazioni, Beach Volley, Pesca Sportiva, Italiano, Idromassaggio, Vela, Fitness e Centro Benessere, Windsurf, Telefono , Sala Giochi, Pallacanestro, Ristorante, Rifiuti , Sub, Tennis, Gpl Auto, Negozio Enoteca, Bocce, Parrucchiere, Parco e Giardino, Estintori, </t>
+  </si>
+  <si>
+    <t>RESIDENCE STELLA MARINA - [CIN:IT044017B4RN5Y6OO2]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>info@residencecupra.it</t>
   </si>
   <si>
     <t>www.stellamarinavacanze.it</t>
   </si>
   <si>
     <t>via Cesare Battisti 7a, 7b</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria Condizionata con Impianto Centralizzato, Lavatura e Stiratura Biancheria, Asciugacapelli, Accettazione Gruppi, Noleggio altri Servizi o Attrez.-Specificare, Acqua calda e fredda, TV, Spiaggia Convenzionata, Cucina in vano separato, Servizi igienici, Attrezzatura per soggiorno all'aperto, Spagnolo, Inglese, </t>
+    <t xml:space="preserve">Acqua calda e fredda, Noleggio altri Servizi o Attrez.-Specificare, Servizi igienici, Inglese, Attrezzatura per soggiorno all'aperto, Aria Condizionata con Impianto Centralizzato, Asciugacapelli, Spagnolo, Lavatura e Stiratura Biancheria, TV, Accettazione Gruppi, Cucina in vano separato, Spiaggia Convenzionata, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>I DELFINI - [CIN:IT044017B4E2IFJFYH|]</t>
+    <t>I DELFINI - [CIN:IT044017B4E2IFJFYH]</t>
   </si>
   <si>
     <t>www.residencecupra.it/residence-i-delfini</t>
   </si>
   <si>
     <t>via Kennedy 32</t>
   </si>
   <si>
-    <t xml:space="preserve">Riscaldamento, Lavatura e Stiratura Biancheria, Servizi igienici, Altri Servizi e Impianti, Aria Condizionata con Impianto Centralizzato, Noleggio altri Servizi o Attrez.-Specificare, Cassaforte, Spiaggia Convenzionata, Asciugacapelli, Angolo cottura, Acqua calda e fredda, Accettazione Gruppi, TV, </t>
+    <t xml:space="preserve">Cassaforte, TV, Asciugacapelli, Spiaggia Convenzionata, Altri Servizi e Impianti, Lavatura e Stiratura Biancheria, Aria Condizionata con Impianto Centralizzato, Angolo cottura, Acqua calda e fredda, Servizi igienici, Riscaldamento, Accettazione Gruppi, Noleggio altri Servizi o Attrez.-Specificare, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
   <si>
-    <t>HOTEL LA PERLA - [CIN:IT044017A1HT6FMF4J|]</t>
+    <t>HOTEL LA PERLA - [CIN:IT044017A1HT6FMF4J]</t>
   </si>
   <si>
     <t>flamminimassimiliano69@gmail.com</t>
   </si>
   <si>
     <t>www.hotellaperlacupra.it</t>
   </si>
   <si>
     <t>viale Nazario Sauro 68</t>
   </si>
   <si>
-    <t xml:space="preserve">Lavatura e Stiratura Biancheria, Ascensore, Bar, Pizzeria, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto non Centralizzato, Colazione, Spiaggia Riservata, Servizio FAX, Sala TV, Accesso ad Internet, Noleggio Biciclette, Accettazione Animali Domestici, Trasporto Clienti Stazione, Inglese, Windsurf, Sub, Accessibili a persone con disabilità motoria, Asciugacapelli, Cassaforte, Frigo bar, Ristorante, </t>
-[...2 lines deleted...]
-    <t>CAMPING CALYPSO - [CIN:IT044017B1KO2CNBEL|]</t>
+    <t xml:space="preserve">Aria Condizionata con Impianto non Centralizzato, Inglese, Cassaforte, Accesso ad Internet, Spiaggia Riservata, Ristorante, Sala TV, Trasporto Clienti Stazione, Aria condizionata in Locali Comuni, Noleggio Biciclette, Bar, Servizio FAX, Frigo bar, Sub, Accettazione Animali Domestici, Pizzeria, Asciugacapelli, Lavatura e Stiratura Biancheria, Ascensore, Accessibili a persone con disabilità motoria, Colazione, Windsurf, </t>
+  </si>
+  <si>
+    <t>CAMPING CALYPSO - [CIN:IT044017B1KO2CNBEL]</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>direzione@campingcalypso.it</t>
   </si>
   <si>
     <t>www.campingcalypso.it</t>
   </si>
   <si>
     <t>contrada boccabianca 7</t>
   </si>
   <si>
-    <t xml:space="preserve">Cucina, Propria piscina scoperta, Altri Servizi e Impianti, Giochi per Bambini, Accettazione Animali Domestici, TV, Attrezzatura per soggiorno all'aperto, Piscina Scoperta, Piazzole prev. a prato, Cinema, Ristorante, TV Satellitare, Servizi igienici, Biciclette, Acqua calda e fredda, Attrezzi Pronto Soccorso, Piano Bar, Pallavolo, Posta, Mezza Pensione a Persona, Parcheggio non Custodito, Accessibili a persone con disabilità motoria, Macchine lavabiancheria, Altre attività sportive, Pronto Soccorso, Supplementi Seconda auto, Pensione Completa a Persona, Servizio FAX, Servizi igienici (lavabo WC), Bar, Noleggio Biciclette, Accesso ad Internet, Spaccio alimentari, Solo Pernottamento, Noleggio Pedalò, Spiaggia Riservata, Ping Pong, Supplementi accesso visitatori, Angolo cottura, Cassaforte, Sub, Servizio Fotocopie, Sala Giochi, Riscaldamento, Somministrazione alimenti, Pesca, Pizzeria, Asciugacapelli, Calcetto, Camper Service, Self/service-Tavola calda, Animazione, Somministrazione bevande, Tennis, Mini Club, Piscina, Colazione, Accesso Mezzi Privati, Somministrazione alcolici, Aria Condizionata con Impianto non Centralizzato, Smaltimento Rifiuti, Locale TV, Accettazione Gruppi, Estintori, Aria condizionata in Locali Comuni, Lavatura e Stiratura Biancheria, </t>
-[...2 lines deleted...]
-    <t>LED ZEPPELIN (BIS) - [CIN:IT044017B1GKDHSAA8|]</t>
+    <t xml:space="preserve">Parcheggio non Custodito, Somministrazione bevande, Sala Giochi, Supplementi accesso visitatori, Ristorante, Accesso Mezzi Privati, Macchine lavabiancheria, Biciclette, Smaltimento Rifiuti, Estintori, Pallavolo, Piscina, Attrezzatura per soggiorno all'aperto, Servizio Fotocopie, Asciugacapelli, Piano Bar, Accettazione Animali Domestici, Sub, Noleggio Pedalò, Camper Service, Altre attività sportive, Tennis, Noleggio Biciclette, Propria piscina scoperta, Spaccio alimentari, Cinema, Cucina, Riscaldamento, Piscina Scoperta, Mini Club, Self/service-Tavola calda, Posta, Accessibili a persone con disabilità motoria, Servizi igienici (lavabo WC), Spiaggia Riservata, Aria Condizionata con Impianto non Centralizzato, Lavatura e Stiratura Biancheria, Altri Servizi e Impianti, Aria condizionata in Locali Comuni, Pesca, Colazione, Pensione Completa a Persona, TV Satellitare, Servizi igienici, TV, Pronto Soccorso, Pizzeria, Calcetto, Servizio FAX, Bar, Solo Pernottamento, Accesso ad Internet, Locale TV, Mezza Pensione a Persona, Piazzole prev. a prato, Acqua calda e fredda, Somministrazione alcolici, Cassaforte, Accettazione Gruppi, Giochi per Bambini, Animazione, Ping Pong, Somministrazione alimenti, Attrezzi Pronto Soccorso, Angolo cottura, Supplementi Seconda auto, </t>
+  </si>
+  <si>
+    <t>LED ZEPPELIN (BIS) - [CIN:IT044017B1GKDHSAA8]</t>
   </si>
   <si>
     <t>Contrada Boccabianca 5</t>
   </si>
   <si>
-    <t xml:space="preserve">Discoteca, Riscaldamento, Ricarica Bombole Sub, Cucina, Inglese, Giochi per Bambini, Sala Giochi, Self/service-Tavola calda, Propria piscina scoperta, Pesca, Accessibili a persone con disabilità motoria, Lavatura e Stiratura Biancheria, Parcheggio non Custodito, Pista da Ballo, Solarium, Mini Club, Aria Condizionata con Impianto non Centralizzato, Ristorante, Cassaforte, Accesso ad Internet, Sci Nautico, Noleggio Biciclette, Rimessaggio Caravan, Gpl Auto, Mountain Bike, Tennis, Trekking, Spaccio alimentari, Beach Volley, Servizi igienici (lavabo WC), Ascensore, Telefono , Bar, Estintori, Servizio FAX, Equitazione, Angolo cottura, Ping Pong, Vela, Accettazione Gruppi, Palestra, Locale TV, Fitness e Centro Benessere, Servizio Fotocopie, Rifornimento Benzina, Spiaggia Riservata, Sub, Camper Service, Bus Navetta, Servizi igienici, Cinema, Piazzole prev. a prato, Attrezzatura per soggiorno all'aperto, Biciclette, Acqua calda e fredda, Pizzeria, Animazione, Bocce, Italiano, Macchine lavabiancheria, Parco e Giardino, TV Satellitare, Posta, Windsurf, </t>
-[...2 lines deleted...]
-    <t>IL FRUTTETO - [CIN:IT044017B1UNACWIYZ|]</t>
+    <t xml:space="preserve">Spiaggia Riservata, Servizi igienici (lavabo WC), Lavatura e Stiratura Biancheria, Aria Condizionata con Impianto non Centralizzato, Self/service-Tavola calda, Rifornimento Benzina, Parcheggio non Custodito, Piazzole prev. a prato, Cucina, Acqua calda e fredda, Cassaforte, Spaccio alimentari, Propria piscina scoperta, Trekking, Attrezzatura per soggiorno all'aperto, Sci Nautico, Angolo cottura, Ricarica Bombole Sub, Ping Pong, Animazione, Bus Navetta, Estintori, Gpl Auto, Parco e Giardino, Bocce, Locale TV, Giochi per Bambini, Bar, Inglese, Equitazione, Palestra, Accettazione Gruppi, TV Satellitare, Rimessaggio Caravan, Posta, Noleggio Biciclette, Accessibili a persone con disabilità motoria, Pista da Ballo, Camper Service, Pesca, Riscaldamento, Cinema, Vela, Beach Volley, Servizi igienici, Fitness e Centro Benessere, Ascensore, Italiano, Macchine lavabiancheria, Pizzeria, Biciclette, Solarium, Discoteca, Accesso ad Internet, Servizio Fotocopie, Mini Club, Servizio FAX, Mountain Bike, Tennis, Telefono , Sub, Sala Giochi, Windsurf, Ristorante, </t>
+  </si>
+  <si>
+    <t>IL FRUTTETO - [CIN:IT044017B1UNACWIYZ]</t>
   </si>
   <si>
     <t>contrada Boccabianca 99</t>
   </si>
   <si>
-    <t xml:space="preserve">Piscina, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Rifornimento Benzina, Ping Pong, Acqua calda e fredda, Accettazione Animali Domestici, Calcetto, Ristorante, Servizi igienici, Piazzole prev. a prato, Piscina Scoperta, Connessione Internet, Noleggio Biciclette, Cucina in vano separato, Bar, Accessibili a persone con disabilità motoria, Accettazione Gruppi, Propria piscina scoperta, Giochi per Bambini, </t>
+    <t xml:space="preserve">Accettazione Gruppi, Cucina in vano separato, Ristorante, Rifornimento Benzina, Acqua calda e fredda, Piazzole prev. a prato, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Servizi igienici, Ping Pong, Giochi per Bambini, Connessione Internet, Accessibili a persone con disabilità motoria, Piscina, Bar, Calcetto, Piscina Scoperta, Propria piscina scoperta, Accettazione Animali Domestici, Noleggio Biciclette, </t>
   </si>
   <si>
     <t>CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -280,51 +280,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="53.5399169921875" customWidth="1"/>
+    <col min="2" max="2" width="52.5465202331543" customWidth="1"/>
     <col min="3" max="3" width="15.9289712905884" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="33.8254547119141" customWidth="1"/>
     <col min="9" max="9" width="38.4384498596191" customWidth="1"/>
     <col min="10" max="10" width="27.5121173858643" customWidth="1"/>
     <col min="11" max="11" width="1160.73596191406" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>