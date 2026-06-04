--- v4 (2026-04-19)
+++ v5 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 00:53:41</t>
+    <t>Lista strutture aggiornata al 04/06/2026 05:16:08</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>