--- v5 (2026-06-04)
+++ v6 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 05:16:08</t>
+    <t>Lista strutture aggiornata al 21/07/2026 19:09:08</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>