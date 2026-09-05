--- v6 (2026-07-21)
+++ v7 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
-    <t>Lista strutture aggiornata al 21/07/2026 19:09:08</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:28:37</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>