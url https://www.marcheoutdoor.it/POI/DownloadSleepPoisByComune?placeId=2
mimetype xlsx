--- v3 (2026-03-04)
+++ v4 (2026-04-18)
@@ -5,287 +5,284 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
-[...1 lines deleted...]
-    <t>Lista strutture aggiornata al 04/03/2026 22:32:39</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
+  <si>
+    <t>Lista strutture aggiornata al 19/04/2026 01:32:04</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>HOTEL GIANCARLO - [CIN:IT044066A1KWULL64G|]</t>
+    <t>HOTEL GIANCARLO - [CIN:IT044066A1KWULL64G]</t>
   </si>
   <si>
     <t>San Benedetto del Tronto</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@hotelgiancarlo.it</t>
   </si>
   <si>
     <t>www.hotelgiancarlo.it</t>
   </si>
   <si>
     <t>via Cicerone 43</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Aria condizionata in Locali Comuni, Parco e Giardino, Spiaggia Riservata, Pensione Completa a Persona, Ascensore, Telefono in camera, Ristorante, Mezza Pensione a Persona, Propria piscina scoperta, Cassetta sicurezza, TV, Sala TV, Parcheggio non Custodito, Sala Lettura, Riscaldamento, Accettazione Gruppi, Palestra, Accessibili a persone con disabilità motoria, Giochi per Bambini, Solo Pernottamento, Bar, </t>
+    <t xml:space="preserve">Sala Lettura, Cassaforte, Spiaggia Riservata, Riscaldamento, Telefono in camera, Aria condizionata, Parco e Giardino, Propria piscina scoperta, Ristorante, Aria Condizionata con Impianto non Centralizzato, Solo Pernottamento, Aria condizionata in Locali Comuni, Sala TV, Parcheggio non Custodito, Mezza Pensione a Persona, Accettazione Gruppi, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Ascensore, Giochi per Bambini, TV, Cassetta sicurezza, Bar, Palestra, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>HAUS CHARLOTTE - [CIN:IT044066A1B54ODNIV|]</t>
+    <t>HAUS CHARLOTTE - [CIN:IT044066A1B54ODNIV]</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>info@hotelhauscharlotte.it</t>
   </si>
   <si>
     <t>www.hotelhauscharlotte.it</t>
   </si>
   <si>
     <t>Via Giannina Milli 10</t>
   </si>
   <si>
-    <t xml:space="preserve">Parco e Giardino, Cassetta sicurezza, Frigo bar, Ristorante, Pasti non alloggiati, Ascensore, Lavatura e Stiratura Biancheria, Telefono in camera, Bar, Accessibili a persone con disabilità motoria, Sala Lettura, Accettazione Gruppi, TV, Asciugacapelli, Piscina, Aria Condizionata con Impianto non Centralizzato, Connessione Internet, Spiaggia Riservata, Cassaforte, Pulizia Calzature, Aria condizionata, </t>
-[...2 lines deleted...]
-    <t>HOTEL LA PACE - [CIN:IT044066A1RUNW4ZLU|]</t>
+    <t xml:space="preserve">Aria Condizionata con Impianto non Centralizzato, Telefono in camera, Cassetta sicurezza, Connessione Internet, Frigo bar, Accettazione Gruppi, Ascensore, Piscina, Pulizia Calzature, Spiaggia Riservata, Cassaforte, Sala Lettura, Bar, TV, Lavatura e Stiratura Biancheria, Asciugacapelli, Accessibili a persone con disabilità motoria, Pasti non alloggiati, Ristorante, Aria condizionata, Parco e Giardino, </t>
+  </si>
+  <si>
+    <t>HOTEL LA PACE - [CIN:IT044066A1RUNW4ZLU]</t>
   </si>
   <si>
     <t>info@lapacehotel.it</t>
   </si>
   <si>
     <t>www.lapacehotel.it</t>
   </si>
   <si>
     <t>viale guglielmo marconi 26</t>
   </si>
   <si>
-    <t xml:space="preserve">Sala Lettura, Custodia Valori in cassette di sicurezza, Ristorante, Servizio FAX, Cassetta sicurezza, Sala TV, TV, Somministrazione bevande, Giochi per Bambini, Aria condizionata, Telefono , Telefono in camera, TV Satellitare, Somministrazione alcolici, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Connessione Internet, Parco e Giardino, Aria condizionata in Locali Comuni, Spiaggia Riservata, Ascensore, Collegamento Internet, Camera con balcone vista mare., Bar, Noleggio Biciclette, Asciugacapelli, Accettazione Gruppi, Autorimessa, </t>
+    <t xml:space="preserve">Giochi per Bambini, Noleggio Biciclette, Camera con balcone vista mare., Sala Pranzo, Aria condizionata, Ristorante, Parco e Giardino, Inglese, Italiano, Autorimessa, Connessione Internet, Caffe, Cassetta sicurezza, TV Satellitare, Frigo bar, Accettazione Gruppi, Servizio FAX, Somministrazione alcolici, Custodia Valori in cassette di sicurezza, Mezza Pensione a Persona, Somministrazione alimenti, Asciugacapelli, Bar, TV, Aria condizionata in Locali Comuni, Biciclette, Biliardo, Telefono in camera, Supplemento doppia uso Singola, Estintori, Insonorizzazione, Aria Condizionata con Impianto non Centralizzato, Somministrazione bevande, Phon, Colazione, Ascensore, Spagnolo, Sala Giochi, Collegamento Internet, Sala TV, Accessibilità all'Ascensore, Accesso ad Internet, Cassaforte, Telefono , Sala Lettura, Locale TV, Spiaggia Riservata, Camera con balcone, Camere Singole, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>HOTEL RELAX - [CIN:IT044066A17DUTOH3V|]</t>
+    <t>HOTEL RELAX - [CIN:IT044066A17DUTOH3V]</t>
   </si>
   <si>
     <t>info@hotel-relax.it</t>
   </si>
   <si>
     <t>www.hotel-relax.it</t>
   </si>
   <si>
     <t>A. Tibullo 2</t>
   </si>
   <si>
-    <t xml:space="preserve">Camera con balcone, TV Satellitare, Telefono , Aria condizionata, Beach Volley, Ristorante, Accessibili a persone con disabilità motoria, Visite Guidate, Palestra, Ping Pong, Custodia Valori in cassette di sicurezza, Riscaldamento, Sala TV, Sala Giochi, Propria piscina scoperta, Accesso ad Internet, TV, Cassetta sicurezza, Servizio FAX, Solarium, Telefono in camera, Biliardo, Locale TV, Phon, Giochi per Bambini, Servizio Fotocopie, Biblioteca, Cassaforte, Aria condizionata in Locali Comuni, Parco e Giardino, Mini Club, Aria Condizionata con Impianto Centralizzato, Sala Pranzo, Animazione, Bar, Ascensore, Baby Sitting, Biciclette, Noleggio Biciclette, altre attività ricreative e culturali, Autorimessa, Asciugacapelli, Accettazione Gruppi, Parcheggio non Custodito, Sala Lettura, </t>
-[...2 lines deleted...]
-    <t>HOTEL TAORMINA - [CIN:IT044066A1GWHZ3TNM|]</t>
+    <t xml:space="preserve">Ristorante, Aria condizionata, Ping Pong, Propria piscina scoperta, Parco e Giardino, Accettazione Gruppi, Autorimessa, TV, Bar, Servizio Fotocopie, Cassetta sicurezza, Servizio FAX, Palestra, TV Satellitare, Biblioteca, Baby Sitting, Aria condizionata in Locali Comuni, Sala TV, Giochi per Bambini, Solarium, Accessibili a persone con disabilità motoria, Ascensore, Animazione, Beach Volley, Riscaldamento, Biliardo, Telefono in camera, Sala Giochi, Custodia Valori in cassette di sicurezza, Parcheggio non Custodito, Asciugacapelli, altre attività ricreative e culturali, Biciclette, Noleggio Biciclette, Sala Pranzo, Phon, Camera con balcone, Locale TV, Accesso ad Internet, Aria Condizionata con Impianto Centralizzato, Telefono , Mini Club, Visite Guidate, Sala Lettura, Cassaforte, </t>
+  </si>
+  <si>
+    <t>HOTEL TAORMINA - [CIN:IT044066A1GWHZ3TNM]</t>
   </si>
   <si>
     <t>info@hoteltaormina.it</t>
   </si>
   <si>
     <t>www.hoteltaormina.it</t>
   </si>
   <si>
     <t>via dei Mille 93</t>
   </si>
   <si>
-    <t xml:space="preserve">Solarium, Animazione, Ascensore, Mezza Pensione a Persona, Italiano, Telefono in camera (Centralino), Telefono in camera, Giochi per Bambini, Locale TV, Inglese, Phon, Colazione, Aria Condizionata con Impianto non Centralizzato, Connessione Internet, Cassaforte, Aria condizionata in Locali Comuni, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, TV Satellitare, Aria condizionata, Telefono , Estintori, Sala Pranzo, Camera con balcone, Idromassaggio, Parcheggio Custodito, Riscaldamento, Bar, Collegamento Internet, Parcheggio non Custodito, Sala Lettura, Sala TV, Sala Giochi, Spiaggia Riservata, Accesso Mezzi Privati, Pensione Completa a Persona, Cassetta sicurezza, Propria piscina scoperta, Accettazione Animali Domestici, Noleggio Biciclette, Accettazione Gruppi, Piscina, Asciugacapelli, Biciclette, Accesso ad Internet, TV, Ristorante, Radio, Frigo bar, </t>
-[...2 lines deleted...]
-    <t>HOTEL FAUSTO - [CIN:IT044066A1X3RBHDEM|]</t>
+    <t xml:space="preserve">Radio, Idromassaggio, Giochi per Bambini, Solarium, Aria condizionata in Locali Comuni, Sala TV, Estintori, Inglese, Aria Condizionata con Impianto non Centralizzato, Riscaldamento, Parcheggio Custodito, Telefono in camera, Sala Giochi, Collegamento Internet, Piscina, Animazione, Ascensore, Pensione Completa a Persona, Colazione, Phon, Sala Pranzo, Noleggio Biciclette, Camera con balcone, Asciugacapelli, Mezza Pensione a Persona, Telefono in camera (Centralino), Parcheggio non Custodito, Bar, TV, Accettazione Gruppi, Frigo bar, Cassetta sicurezza, Connessione Internet, TV Satellitare, Accettazione Animali Domestici, Aria condizionata, Italiano, Propria piscina scoperta, Ristorante, Parco e Giardino, Biciclette, Accesso ad Internet, Sala Lettura, Accesso Mezzi Privati, Cassaforte, Telefono , Spiaggia Riservata, Aria Condizionata con Impianto Centralizzato, Locale TV, </t>
+  </si>
+  <si>
+    <t>HOTEL FAUSTO - [CIN:IT044066A1X3RBHDEM]</t>
   </si>
   <si>
     <t>2 Stelle</t>
   </si>
   <si>
     <t>info@hotelfausto.com</t>
   </si>
   <si>
     <t>www.hotelfausto.com</t>
   </si>
   <si>
     <t>Via San Giacomo 43</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata, Camera con balcone, Estintori, Accettazione Animali Domestici, Cassetta sicurezza, Accesso ad Internet, TV, Pronto Soccorso, Sala TV, Supplemento doppia uso Singola, Cucina, Telefono in camera, Italiano, Mezza Pensione a Persona, Pizzeria, Bar, Ascensore, Camera con balcone vista mare., Pasti, Parcheggio Custodito, Phon, Collegamento Internet, Giochi per Bambini, Inglese, Trasporto Clienti Stazione, Noleggio Biciclette, Accettazione Gruppi, Asciugacapelli, Supplemento letto Aggiunto, Biciclette, Parcheggio non Custodito, Colazione, Connessione Internet, Camere Doppie, Francese, Ventilatore, Supplemento Cane, Cassaforte, Mini Club, Spiaggia Riservata, Pensione Completa a Persona, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, Ping Pong, Attrezzi Pronto Soccorso, Accessibili a persone con disabilità motoria, Ristorante, Riscaldamento, </t>
-[...2 lines deleted...]
-    <t>SMERALDO SUITE &amp; SPA - [CIN:IT044066A1Z6F435OC|]</t>
+    <t/>
+  </si>
+  <si>
+    <t>SMERALDO SUITE &amp; SPA - [CIN:IT044066A1Z6F435OC]</t>
   </si>
   <si>
     <t>direzione@smeraldosuitehotel.com</t>
   </si>
   <si>
     <t>www.smeraldosuitehotel.com</t>
   </si>
   <si>
     <t>viale Rinascimento 141</t>
   </si>
   <si>
-    <t xml:space="preserve">Accettazione Animali Domestici, Fitness e Centro Benessere, Piscina Scoperta, Piscina Scoperta con Idromassaggio, Supplemento Cane, Connessione Internet, Cassaforte, Spiaggia Riservata, </t>
-[...2 lines deleted...]
-    <t>MAVIP RESIDENCE - [CIN:IT044066A1PP73MXZB|]</t>
+    <t xml:space="preserve">Spiaggia Riservata, Fitness e Centro Benessere, Cassaforte, Supplemento Cane, Accettazione Animali Domestici, Connessione Internet, Piscina Scoperta, Piscina Scoperta con Idromassaggio, </t>
+  </si>
+  <si>
+    <t>MAVIP RESIDENCE - [CIN:IT044066A1PP73MXZB]</t>
   </si>
   <si>
     <t>mavip58@gmail.com</t>
   </si>
   <si>
     <t>www.mavipresidence.it</t>
   </si>
   <si>
     <t>via Sgambati 8</t>
   </si>
   <si>
     <t xml:space="preserve">Telefono in camera, TV, </t>
   </si>
   <si>
-    <t>B&amp;B HAPPY FAMILY - [CIN:IT044066B4MF8NG9PV|]</t>
-[...2 lines deleted...]
-    <t/>
+    <t>B&amp;B HAPPY FAMILY - [CIN:IT044066B4MF8NG9PV]</t>
   </si>
   <si>
     <t>B&amp;B</t>
   </si>
   <si>
     <t>happyfamily.italy@gmail.com</t>
   </si>
   <si>
     <t>via Monte San Michele 30</t>
   </si>
   <si>
-    <t xml:space="preserve">Colazione, Accesso ad Internet, Noleggio natanti, Giochi per Bambini, Riscaldamento, Aria Condizionata con Impianto non Centralizzato, Solo Pernottamento a persona, Ascensore, Pesca Sportiva, Supplemento letto Aggiunto, Accesso Mezzi Privati, Ventilatore, TV, Italiano, Smaltimento Rifiuti, Supplemento doppia uso Singola, Camere Singole, Sala TV, Spagnolo, Accessibili a persone con disabilità motoria, Asciugacapelli, Sub, Rifiuti , Phon, Riscaldamento Centralizzato, Aria condizionata, Camera con balcone, Inglese, Collegamento Internet, </t>
-[...2 lines deleted...]
-    <t>LA PANORAMICA Country House - [CIN:IT044066B9LWLINY8Y|]</t>
+    <t xml:space="preserve">Pesca Sportiva, Aria condizionata, Supplemento doppia uso Singola, Collegamento Internet, Supplemento letto Aggiunto, Ascensore, Solo Pernottamento a persona, Riscaldamento, Asciugacapelli, Sala TV, Ventilatore, Phon, Camera con balcone, Colazione, Noleggio natanti, Rifiuti , Riscaldamento Centralizzato, Aria Condizionata con Impianto non Centralizzato, TV, Spagnolo, Camere Singole, Accessibili a persone con disabilità motoria, Italiano, Giochi per Bambini, Sub, Smaltimento Rifiuti, Accesso Mezzi Privati, Inglese, Accesso ad Internet, </t>
+  </si>
+  <si>
+    <t>LA PANORAMICA Country House - [CIN:IT044066B9LWLINY8Y]</t>
   </si>
   <si>
     <t>info@la-panoramica.it</t>
   </si>
   <si>
     <t>Via Panoramica 20</t>
   </si>
   <si>
-    <t xml:space="preserve">Parco e Giardino, Sala Pranzo, TV, Riscaldamento, Collegamento Internet, Aria Condizionata con Impianto non Centralizzato, Accettazione Animali Domestici, Parcheggio non Custodito, Solo Pernottamento a persona, Sala TV, Accessibili a persone con disabilità motoria, Colazione, Aria condizionata, TV Satellitare, Italiano, Ristorante, Supplemento letto Aggiunto, Connessione Internet, Inglese, Accesso ad Internet, Camere Doppie, Caffe, Francese, Supplemento Cane, Tedesco, Mezza Pensione a Persona, Piscina, Piscina Scoperta, Supplemento doppia uso Singola, Propria piscina scoperta, Pasti, </t>
-[...2 lines deleted...]
-    <t>RESIDENCE DANUBIO - [CIN:IT044066B4O452TRSM|]</t>
+    <t xml:space="preserve">TV Satellitare, Inglese, Piscina, Caffe, Propria piscina scoperta, Camere Doppie, Riscaldamento, Supplemento doppia uso Singola, Sala Pranzo, Ristorante, Pasti, Colazione, Francese, Mezza Pensione a Persona, Aria Condizionata con Impianto non Centralizzato, Supplemento letto Aggiunto, Parco e Giardino, Sala TV, Accettazione Animali Domestici, Connessione Internet, Tedesco, Aria condizionata, Parcheggio non Custodito, Piscina Scoperta, Accesso ad Internet, Collegamento Internet, Italiano, TV, Supplemento Cane, Solo Pernottamento a persona, Accessibili a persone con disabilità motoria, </t>
+  </si>
+  <si>
+    <t>RESIDENCE DANUBIO - [CIN:IT044066B4O452TRSM]</t>
   </si>
   <si>
     <t>info@residencedanubio.com</t>
   </si>
   <si>
     <t>www.residencedanubio.com</t>
   </si>
   <si>
     <t>via dei mille 91</t>
   </si>
   <si>
-    <t xml:space="preserve">Cucina in vano separato, Servizi igienici, Telefono, Accettazione Gruppi, TV, Angolo cottura, Acqua calda e fredda, Servizi igienici (lavabo WC), Riscaldamento, </t>
-[...2 lines deleted...]
-    <t>OLIMPO - [CIN:IT044066A1OOYYCLAR|]</t>
+    <t xml:space="preserve">Servizi igienici (lavabo WC), Servizi igienici, Acqua calda e fredda, Telefono, Cucina in vano separato, TV, Angolo cottura, Accettazione Gruppi, Riscaldamento, </t>
+  </si>
+  <si>
+    <t>OLIMPO - [CIN:IT044066A1OOYYCLAR]</t>
   </si>
   <si>
     <t>info@hotelolimpo.com</t>
   </si>
   <si>
     <t>www.hotelolimpo.com</t>
   </si>
   <si>
     <t>viale europa 78</t>
   </si>
   <si>
-    <t xml:space="preserve">Accettazione Gruppi, Camera con balcone vista mare., Parcheggio Custodito, Ascensore, Bar, Camera con balcone, Aria condizionata, Aria condizionata in Locali Comuni, Spiaggia Riservata, Cassaforte, TV, Aria Condizionata con Impianto non Centralizzato, Telefono in camera, Cassetta sicurezza, </t>
+    <t xml:space="preserve">Camera con balcone, Ascensore, Cassaforte, Aria condizionata in Locali Comuni, Spiaggia Riservata, Telefono in camera, Camera con balcone vista mare., Parcheggio Custodito, Accettazione Gruppi, TV, Bar, Cassetta sicurezza, Aria condizionata, Aria Condizionata con Impianto non Centralizzato, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -334,60 +331,60 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="56.8832969665527" customWidth="1"/>
+    <col min="2" max="2" width="55.8898963928223" customWidth="1"/>
     <col min="3" max="3" width="23.9211578369141" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="32.8371734619141" customWidth="1"/>
     <col min="9" max="9" width="27.9336204528809" customWidth="1"/>
     <col min="10" max="10" width="24.9114856719971" customWidth="1"/>
-    <col min="11" max="11" width="775.380981445313" customWidth="1"/>
+    <col min="11" max="11" width="766.072143554688" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="0" t="s">
@@ -693,161 +690,161 @@
       </c>
       <c r="J12" s="0" t="s">
         <v>57</v>
       </c>
       <c r="K12" s="0" t="s">
         <v>58</v>
       </c>
       <c r="L12" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="0">
         <v>42.9446921</v>
       </c>
       <c r="E13" s="0">
         <v>13.8810493</v>
       </c>
       <c r="F13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="H13" s="0" t="s">
+      <c r="I13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J13" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="I13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="0" t="s">
+      <c r="K13" s="0" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="L13" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="0">
         <v>42.9387237</v>
       </c>
       <c r="E14" s="0">
         <v>13.8694841</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J14" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="I14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="0" t="s">
+      <c r="K14" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="L14" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="0">
         <v>42.9226794</v>
       </c>
       <c r="E15" s="0">
         <v>13.8986298</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="I15" s="0" t="s">
+      <c r="J15" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="J15" s="0" t="s">
+      <c r="K15" s="0" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="L15" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="0">
         <v>42.9288034</v>
       </c>
       <c r="E16" s="0">
         <v>13.896141</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="I16" s="0" t="s">
+      <c r="J16" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="J16" s="0" t="s">
+      <c r="K16" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="K16" s="0" t="s">
+      <c r="L16" s="0" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:N1"/>
   </mergeCells>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>