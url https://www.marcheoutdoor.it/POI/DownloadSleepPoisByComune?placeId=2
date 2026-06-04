--- v4 (2026-04-18)
+++ v5 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <si>
-    <t>Lista strutture aggiornata al 19/04/2026 01:32:04</t>
+    <t>Lista strutture aggiornata al 04/06/2026 05:10:36</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>