--- v5 (2026-06-04)
+++ v6 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 05:10:36</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:37:54</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>