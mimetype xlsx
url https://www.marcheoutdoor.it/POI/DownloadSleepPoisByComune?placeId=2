--- v6 (2026-07-21)
+++ v7 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:37:54</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:23:56</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>