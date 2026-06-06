--- v0 (2026-03-18)
+++ v1 (2026-06-06)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 18/03/2026 04:39:00</t>
+    <t>Lista strutture aggiornata al 06/06/2026 10:10:15</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>HOTEL LA ROSA DEI VENTI - [CIN:IT043031A1C986JQ5P|]</t>
+    <t>HOTEL LA ROSA DEI VENTI - [CIN:IT043031A1C986JQ5P]</t>
   </si>
   <si>
     <t>Monte San Giusto</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@hotellarosadeiventi.com</t>
   </si>
   <si>
     <t>www.hotellarosadeiventi.com</t>
   </si>
   <si>
     <t>via Macerata 77</t>
   </si>
   <si>
-    <t xml:space="preserve">Servizio Fotocopie, Accessibilità all'Ascensore, Radio, Camera con balcone, Inglese, Phon, Lavatura e Stiratura Biancheria, Pasti, Collegamento Internet, Ascensore, Camere Doppie, Accettazione Animali Domestici, Francese, Aria Condizionata con Impianto non Centralizzato, Tedesco, Cassaforte, Supplemento Cane, Riscaldamento, Baby Sitting, Accettazione Gruppi, Asciugacapelli, Servizio Congressi, Autorimessa, Biciclette, Ristorante, Aria condizionata in Locali Comuni, Frigo bar, Bar, Telefono in camera, Camere Singole, Italiano, TV, Sala Lettura, Servizio FAX, Telefono , Aria condizionata, Riscaldamento Centralizzato, Estintori, </t>
+    <t xml:space="preserve">Aria Condizionata con Impianto non Centralizzato, Estintori, Riscaldamento Centralizzato, Collegamento Internet, Tedesco, Francese, Aria condizionata, Inglese, Italiano, Ristorante, Pasti, Camere Doppie, Riscaldamento, Telefono in camera, Aria condizionata in Locali Comuni, Lavatura e Stiratura Biancheria, Asciugacapelli, Radio, Sala Lettura, Telefono , Cassaforte, Frigo bar, Servizio FAX, Accessibilità all'Ascensore, Servizio Fotocopie, Autorimessa, Supplemento Cane, Accettazione Gruppi, Bar, TV, Accettazione Animali Domestici, Servizio Congressi, Phon, Camere Singole, Camera con balcone, Ascensore, Biciclette, Baby Sitting, </t>
   </si>
   <si>
     <t>CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="51.2400703430176" customWidth="1"/>
+    <col min="2" max="2" width="50.2466697692871" customWidth="1"/>
     <col min="3" max="3" width="17.1566505432129" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="28.0502490997314" customWidth="1"/>
     <col min="9" max="9" width="27.8691673278809" customWidth="1"/>
     <col min="10" max="10" width="15.4870071411133" customWidth="1"/>
     <col min="11" max="11" width="552.10009765625" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>