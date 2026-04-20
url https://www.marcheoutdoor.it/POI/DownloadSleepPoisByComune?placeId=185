--- v3 (2026-03-05)
+++ v4 (2026-04-20)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 05/03/2026 18:37:37</t>
+    <t>Lista strutture aggiornata al 20/04/2026 14:01:42</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>HOTEL RISTORANTE VILLA CASTELLANI - [CIN:IT043025A1HHETCCGP|]</t>
+    <t>HOTEL RISTORANTE VILLA CASTELLANI - [CIN:IT043025A1HHETCCGP]</t>
   </si>
   <si>
     <t>Mogliano</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@villacastellani.it</t>
   </si>
   <si>
     <t>www.villacastellani.it</t>
   </si>
   <si>
     <t>contrada Acquevive 16</t>
   </si>
   <si>
-    <t xml:space="preserve">Telefono in camera, Cucina, Mezza Pensione a Persona, Piscina Coperta, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Collegamento Internet, Lavatura e Stiratura Biancheria, Aria condizionata, Giochi per Bambini, Camera con balcone, Pensione Completa a Persona, Aria condizionata in Locali Comuni, Parco e Giardino, Sala TV, Trekking, Asciugacapelli, Baby Sitting, Riscaldamento, Accettazione Gruppi, Accesso ad Internet, Cassetta sicurezza, TV, Salotto in vano separato, Propria piscina scoperta, Atterraggio Elicotteri, Phon, Bar, Ristorante, Servizio Congressi, Sala Lettura, Frigo bar, </t>
+    <t xml:space="preserve">Salotto in vano separato, Telefono in camera, Riscaldamento, Cassetta sicurezza, Frigo bar, Accettazione Gruppi, Bar, TV, Cucina, Baby Sitting, Collegamento Internet, Sala TV, Aria Condizionata con Impianto non Centralizzato, Trekking, Lavatura e Stiratura Biancheria, Mezza Pensione a Persona, Asciugacapelli, Phon, Piscina Coperta, Servizio Congressi, Pensione Completa a Persona, Camera con balcone, Parco e Giardino, Aria condizionata, Propria piscina scoperta, Ristorante, Aria condizionata in Locali Comuni, Giochi per Bambini, Sala Lettura, Accesso ad Internet, Atterraggio Elicotteri, Cassaforte, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="62.7904739379883" customWidth="1"/>
+    <col min="2" max="2" width="61.7970809936523" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="20.2647228240967" customWidth="1"/>
     <col min="9" max="9" width="20.0836391448975" customWidth="1"/>
     <col min="10" max="10" width="21.4576168060303" customWidth="1"/>
     <col min="11" max="11" width="527.059509277344" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>