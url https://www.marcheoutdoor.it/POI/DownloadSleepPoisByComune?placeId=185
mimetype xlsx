--- v4 (2026-04-20)
+++ v5 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 14:01:42</t>
+    <t>Lista strutture aggiornata al 04/06/2026 19:10:21</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>