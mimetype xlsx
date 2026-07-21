--- v5 (2026-06-04)
+++ v6 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 19:10:21</t>
+    <t>Lista strutture aggiornata al 22/07/2026 01:00:05</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>