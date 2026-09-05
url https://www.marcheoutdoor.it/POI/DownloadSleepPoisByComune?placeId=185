--- v6 (2026-07-21)
+++ v7 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 01:00:05</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:39:15</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>