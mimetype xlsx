--- v3 (2026-03-05)
+++ v4 (2026-04-20)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 05/03/2026 21:56:43</t>
+    <t>Lista strutture aggiornata al 20/04/2026 14:01:42</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>BORGO LANCIANO - [CIN:IT043009A1YJLTJ9Y3|]</t>
+    <t>BORGO LANCIANO - [CIN:IT043009A1YJLTJ9Y3]</t>
   </si>
   <si>
     <t>Castelraimondo</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>amministrazione@borgolanciano.it</t>
   </si>
   <si>
     <t>www.borgolanciano.it</t>
   </si>
   <si>
     <t>localita' Lanciano 58</t>
   </si>
   <si>
-    <t xml:space="preserve">Asciugacapelli, Accettazione Gruppi, Lavatura e Stiratura Biancheria, Riscaldamento Centralizzato, Estintori, Altri Servizi e Impianti, Phon, Somministrazione alimenti, Trasporto Clienti Stazione, Somministrazione alcolici, Attrezzi Pronto Soccorso, Servizio Fotocopie, Frigo bar, Ristorante, Custodia Valori in cassette di sicurezza, Noleggio altri Servizi o Attrez.-Specificare, Radio, Cassetta sicurezza, Somministrazione bevande, Servizio Congressi, Sala Lettura, Riscaldamento, Bar, Supplemento doppia uso Singola, Collegamento Internet, Telefono in camera, Aria Condizionata con Impianto Centralizzato, Parco e Giardino, Aria condizionata in Locali Comuni, Aria condizionata, Telefono , Insonorizzazione, Accesso Mezzi Privati, Cassaforte, Servizio FAX, TV, Supplemento letto Aggiunto, </t>
+    <t xml:space="preserve">Aria condizionata, Insonorizzazione, Ristorante, Noleggio altri Servizi o Attrez.-Specificare, Radio, Somministrazione alimenti, Custodia Valori in cassette di sicurezza, Lavatura e Stiratura Biancheria, Attrezzi Pronto Soccorso, Parco e Giardino, Somministrazione alcolici, Asciugacapelli, Altri Servizi e Impianti, Servizio Congressi, Phon, Estintori, Supplemento doppia uso Singola, Riscaldamento Centralizzato, Trasporto Clienti Stazione, Telefono in camera, Aria condizionata in Locali Comuni, Riscaldamento, Supplemento letto Aggiunto, Collegamento Internet, TV, Accettazione Gruppi, Servizio Fotocopie, Bar, Accesso Mezzi Privati, Aria Condizionata con Impianto Centralizzato, Telefono , Cassaforte, Sala Lettura, Frigo bar, Cassetta sicurezza, Servizio FAX, Somministrazione bevande, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="43.5271797180176" customWidth="1"/>
+    <col min="2" max="2" width="42.5337791442871" customWidth="1"/>
     <col min="3" max="3" width="15.280348777771" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="32.3072242736816" customWidth="1"/>
     <col min="9" max="9" width="20.9010677337646" customWidth="1"/>
     <col min="10" max="10" width="19.1649284362793" customWidth="1"/>
     <col min="11" max="11" width="684.145080566406" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>