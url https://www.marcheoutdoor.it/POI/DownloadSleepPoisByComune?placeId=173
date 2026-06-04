--- v4 (2026-04-20)
+++ v5 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 14:01:42</t>
+    <t>Lista strutture aggiornata al 04/06/2026 19:02:30</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>