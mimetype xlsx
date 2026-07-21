--- v5 (2026-06-04)
+++ v6 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 19:02:30</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:59:55</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>