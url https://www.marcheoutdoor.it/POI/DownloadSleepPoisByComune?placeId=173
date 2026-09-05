--- v6 (2026-07-21)
+++ v7 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:59:55</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:39:15</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>