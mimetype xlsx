--- v2 (2026-03-04)
+++ v3 (2026-04-19)
@@ -7,204 +7,204 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
-    <t>Lista strutture aggiornata al 04/03/2026 18:20:07</t>
+    <t>Lista strutture aggiornata al 20/04/2026 00:36:05</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>ACANTO COUNTRY HOUSE - [CIN:IT042048B9C5TKEJSL|]</t>
+    <t>ACANTO COUNTRY HOUSE - [CIN:IT042048B9C5TKEJSL]</t>
   </si>
   <si>
     <t>Sirolo</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@acantocountryhouse.com</t>
   </si>
   <si>
     <t>www.acantocountryhouse.com</t>
   </si>
   <si>
     <t>via Ancarano 18</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata, Ping Pong, Somministrazione bevande, Supplemento doppia uso Singola, Locale TV, Mountain Bike, Supplemento letto Aggiunto, Cassetta sicurezza, Connessione Internet, Somministrazione alimenti, Italiano, Piscina Scoperta con Idromassaggio, Equitazione, Accettazione Gruppi, Smaltimento Rifiuti, Bus Navetta, Phon, Marchio di Qualità, Percorso Vita, Servizio FAX, Aria condizionata in Locali Comuni, Asciugacapelli, Riscaldamento, Sala Pranzo, Piscina Scoperta, Golf, Accesso Mezzi Privati, Estintori, Spiaggia Convenzionata, Propria piscina scoperta, Solarium, Francese, Accesso ad Internet, Trekking, Inglese, Collegamento Internet, Parco e Giardino, TV, Bar, Parcheggio non Custodito, Custodia Valori in cassette di sicurezza, Idromassaggio, Riscaldamento Centralizzato, Aria Condizionata con Impianto non Centralizzato, Sala TV, Cassaforte, Pasti solo alloggiati, Sala Lettura, Colazione, Solo Pernottamento, Biblioteca, </t>
+    <t xml:space="preserve">Connessione Internet, Aria condizionata, Parcheggio non Custodito, Inglese, Solo Pernottamento, Supplemento doppia uso Singola, Colazione, Locale TV, Trekking, Parco e Giardino, Somministrazione alimenti, Sala Lettura, Sala TV, Servizio FAX, Spiaggia Convenzionata, Bus Navetta, Propria piscina scoperta, Mountain Bike, Francese, Aria Condizionata con Impianto non Centralizzato, Supplemento letto Aggiunto, Accesso ad Internet, Accesso Mezzi Privati, Biblioteca, Estintori, Asciugacapelli, Piscina Scoperta, Aria condizionata in Locali Comuni, Riscaldamento Centralizzato, Sala Pranzo, Ping Pong, Riscaldamento, Custodia Valori in cassette di sicurezza, Phon, Bar, Golf, Smaltimento Rifiuti, Piscina Scoperta con Idromassaggio, Equitazione, Percorso Vita, Somministrazione bevande, Italiano, Solarium, Idromassaggio, Cassetta sicurezza, TV, Collegamento Internet, Marchio di Qualità, Cassaforte, Accettazione Gruppi, Pasti solo alloggiati, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
   <si>
-    <t>VILLA GIGLI - [CIN:IT042048B4TNLKJJAO|]</t>
+    <t>VILLA GIGLI - [CIN:IT042048B4TNLKJJAO]</t>
   </si>
   <si>
     <t>Affittacamere</t>
   </si>
   <si>
     <t>villagigli@giglihotels.com</t>
   </si>
   <si>
     <t>via San Francesco 2</t>
   </si>
   <si>
-    <t xml:space="preserve">Sala Lettura, Asciugacapelli, Parco e Giardino, Cassaforte, </t>
+    <t xml:space="preserve">Asciugacapelli, Sala Lettura, Parco e Giardino, Cassaforte, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>9 CAMERE - [CIN:IT042048B96D5V4R85|]</t>
+    <t>9 CAMERE - [CIN:IT042048B96D5V4R85]</t>
   </si>
   <si>
     <t>info@novecamere.it</t>
   </si>
   <si>
     <t>www.novecamere.it</t>
   </si>
   <si>
     <t>via Cave 5</t>
   </si>
   <si>
-    <t xml:space="preserve">Custodia Valori in cassette di sicurezza, Phon, Italiano, TV, Collegamento Internet, Parco e Giardino, Marchio di Qualità, Aria condizionata, Frigo bar, Piscina Scoperta con Idromassaggio, Piscina, Riscaldamento, Propria piscina scoperta, Asciugacapelli, Piscina Scoperta, Cassetta sicurezza, Connessione Internet, Supplemento letto Aggiunto, Colazione, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Inglese, Accesso ad Internet, Parcheggio non Custodito, </t>
-[...2 lines deleted...]
-    <t>CONERO CAMERE - [CIN:IT042048A1RC2KAD66|]</t>
+    <t xml:space="preserve">Custodia Valori in cassette di sicurezza, Riscaldamento, Propria piscina scoperta, Cassaforte, Marchio di Qualità, Aria Condizionata con Impianto non Centralizzato, Parco e Giardino, Piscina Scoperta con Idromassaggio, Asciugacapelli, Inglese, Piscina Scoperta, Piscina, Supplemento letto Aggiunto, Accesso ad Internet, Colazione, Frigo bar, Collegamento Internet, Cassetta sicurezza, TV, Italiano, Aria condizionata, Parcheggio non Custodito, Phon, Connessione Internet, </t>
+  </si>
+  <si>
+    <t>CONERO CAMERE - [CIN:IT042048A1RC2KAD66]</t>
   </si>
   <si>
     <t>2 Stelle</t>
   </si>
   <si>
     <t>info@conerocamere.com</t>
   </si>
   <si>
     <t>www.conerocamere.com</t>
   </si>
   <si>
     <t>via Grilli 14-16</t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>CAMPING INTERNAZIONALE - [CIN:IT042048B122W5P3TC|]</t>
+    <t>CAMPING INTERNAZIONALE - [CIN:IT042048B122W5P3TC]</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>info@campinginternazionale.com</t>
   </si>
   <si>
     <t>www.campinginternazionale.com</t>
   </si>
   <si>
     <t>via San Michele 10</t>
   </si>
   <si>
-    <t xml:space="preserve">Noleggio Biciclette, Accessibili a persone con disabilità motoria, Piazzola adulti, Accesso ad Internet, Giochi per Bambini, Propria piscina scoperta, Inglese, Supplementi BUS e Rimorchio, Tedesco, Spaccio alimentari, Bar, Supplementi seconda moto, Piazzola (compr.auto / moto, elettricità, pern), Italiano, Supplementi Seconda auto, Macchine lavabiancheria, Camper Service, Servizi igienici, Biciclette, Piazzola ragazzi , Ristorante, Riscaldamento, Custodia Valori in cassette di sicurezza, Biblioteca, Angolo cottura, Sala Giochi, Ping Pong, Supplementi accesso visitatori, Cassaforte, Spagnolo, Mini Club, Locale TV, </t>
-[...2 lines deleted...]
-    <t>HOTEL MONTECONERO - [CIN:IT042048A1XJRIDYUN|]</t>
+    <t xml:space="preserve">Supplementi BUS e Rimorchio, Spagnolo, Biblioteca, Accessibili a persone con disabilità motoria, Noleggio Biciclette, Piazzola (compr.auto / moto, elettricità, pern), Angolo cottura, Custodia Valori in cassette di sicurezza, Supplementi Seconda auto, Biciclette, Piazzola adulti, Macchine lavabiancheria, Ristorante, Supplementi accesso visitatori, Tedesco, Sala Giochi, Servizi igienici, Riscaldamento, Bar, Accesso ad Internet, Locale TV, Spaccio alimentari, Propria piscina scoperta, Cassaforte, Mini Club, Supplementi seconda moto, Inglese, Giochi per Bambini, Ping Pong, Camper Service, Italiano, Piazzola ragazzi , </t>
+  </si>
+  <si>
+    <t>HOTEL MONTECONERO - [CIN:IT042048A1XJRIDYUN]</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>info@hotelmonteconero.it</t>
   </si>
   <si>
     <t>www.hotelmonteconero.it</t>
   </si>
   <si>
     <t>via Monteconero 26</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria Condizionata con Impianto Centralizzato, Colazione, Cassaforte, Parco e Giardino, Aria condizionata in Locali Comuni, Tedesco, Connessione Internet, Pensione Completa a Persona, Accettazione Animali Domestici, Sala TV, Cassetta sicurezza, Sauna Privata, Propria piscina scoperta, Giochi per Bambini, Piscina Scoperta, Phon, Inglese, Tennis, Aria condizionata, Supplemento doppia uso Singola, Idromassaggio riscaldato, Italiano, Telefono in camera, Mezza Pensione a Persona, Frigo bar, Ristorante, Marchio di Qualità, Sala Lettura, Trekking, Accettazione Gruppi, TV, Asciugacapelli, Fitness e Centro Benessere, Ascensore, Camera con balcone vista mare., Riscaldamento, Servizio Congressi, Collegamento Internet, Bar, </t>
+    <t xml:space="preserve">Accettazione Gruppi, Sala Lettura, Fitness e Centro Benessere, Aria Condizionata con Impianto Centralizzato, Cassaforte, Pensione Completa a Persona, Ascensore, Colazione, Riscaldamento, Telefono in camera, Phon, Servizio Congressi, Tedesco, Marchio di Qualità, Collegamento Internet, Italiano, Aria condizionata, Propria piscina scoperta, Parco e Giardino, Ristorante, Asciugacapelli, Trekking, Supplemento doppia uso Singola, Mezza Pensione a Persona, Giochi per Bambini, Camera con balcone vista mare., Bar, Frigo bar, Accettazione Animali Domestici, TV, Cassetta sicurezza, Connessione Internet, Piscina Scoperta, Tennis, Sauna Privata, Sala TV, Aria condizionata in Locali Comuni, Inglese, Idromassaggio riscaldato, </t>
   </si>
   <si>
     <t>CAMMINI</t>
   </si>
   <si>
-    <t>ALEMAR - [CIN:IT042048B4DW5YR5UM|]</t>
+    <t>ALEMAR - [CIN:IT042048B4DW5YR5UM]</t>
   </si>
   <si>
     <t>info@alemarsirolo.it</t>
   </si>
   <si>
     <t>www.alemarsirolo.it</t>
   </si>
   <si>
     <t>Via Cavour 7</t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -262,51 +262,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="53.6585960388184" customWidth="1"/>
+    <col min="2" max="2" width="52.6651954650879" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="13.5247678756714" customWidth="1"/>
     <col min="8" max="8" width="31.1010303497314" customWidth="1"/>
     <col min="9" max="9" width="30.9199485778809" customWidth="1"/>
     <col min="10" max="10" width="19.1413974761963" customWidth="1"/>
     <col min="11" max="11" width="822.142272949219" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>