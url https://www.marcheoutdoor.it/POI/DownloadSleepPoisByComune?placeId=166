--- v3 (2026-04-19)
+++ v4 (2026-06-04)
@@ -7,117 +7,117 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 00:36:05</t>
+    <t>Lista strutture aggiornata al 6/4/2026 5:10:59 AM</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
     <t>ACANTO COUNTRY HOUSE - [CIN:IT042048B9C5TKEJSL]</t>
   </si>
   <si>
     <t>Sirolo</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Albergo</t>
+    <t>Hotel</t>
   </si>
   <si>
     <t>info@acantocountryhouse.com</t>
   </si>
   <si>
     <t>www.acantocountryhouse.com</t>
   </si>
   <si>
     <t>via Ancarano 18</t>
   </si>
   <si>
     <t xml:space="preserve">Connessione Internet, Aria condizionata, Parcheggio non Custodito, Inglese, Solo Pernottamento, Supplemento doppia uso Singola, Colazione, Locale TV, Trekking, Parco e Giardino, Somministrazione alimenti, Sala Lettura, Sala TV, Servizio FAX, Spiaggia Convenzionata, Bus Navetta, Propria piscina scoperta, Mountain Bike, Francese, Aria Condizionata con Impianto non Centralizzato, Supplemento letto Aggiunto, Accesso ad Internet, Accesso Mezzi Privati, Biblioteca, Estintori, Asciugacapelli, Piscina Scoperta, Aria condizionata in Locali Comuni, Riscaldamento Centralizzato, Sala Pranzo, Ping Pong, Riscaldamento, Custodia Valori in cassette di sicurezza, Phon, Bar, Golf, Smaltimento Rifiuti, Piscina Scoperta con Idromassaggio, Equitazione, Percorso Vita, Somministrazione bevande, Italiano, Solarium, Idromassaggio, Cassetta sicurezza, TV, Collegamento Internet, Marchio di Qualità, Cassaforte, Accettazione Gruppi, Pasti solo alloggiati, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
   <si>
     <t>VILLA GIGLI - [CIN:IT042048B4TNLKJJAO]</t>
   </si>
   <si>
-    <t>Affittacamere</t>
+    <t>Landlord</t>
   </si>
   <si>
     <t>villagigli@giglihotels.com</t>
   </si>
   <si>
     <t>via San Francesco 2</t>
   </si>
   <si>
     <t xml:space="preserve">Asciugacapelli, Sala Lettura, Parco e Giardino, Cassaforte, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
     <t>9 CAMERE - [CIN:IT042048B96D5V4R85]</t>
   </si>
   <si>
     <t>info@novecamere.it</t>
   </si>
   <si>
     <t>www.novecamere.it</t>
   </si>
   <si>
     <t>via Cave 5</t>
   </si>
@@ -267,51 +267,51 @@
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="52.6651954650879" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
-    <col min="7" max="7" width="13.5247678756714" customWidth="1"/>
+    <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="31.1010303497314" customWidth="1"/>
     <col min="9" max="9" width="30.9199485778809" customWidth="1"/>
     <col min="10" max="10" width="19.1413974761963" customWidth="1"/>
     <col min="11" max="11" width="822.142272949219" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">