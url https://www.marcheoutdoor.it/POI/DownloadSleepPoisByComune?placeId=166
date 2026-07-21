--- v4 (2026-06-04)
+++ v5 (2026-07-21)
@@ -7,117 +7,117 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
-    <t>Lista strutture aggiornata al 6/4/2026 5:10:59 AM</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:38:54</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
     <t>ACANTO COUNTRY HOUSE - [CIN:IT042048B9C5TKEJSL]</t>
   </si>
   <si>
     <t>Sirolo</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Hotel</t>
+    <t>Albergo</t>
   </si>
   <si>
     <t>info@acantocountryhouse.com</t>
   </si>
   <si>
     <t>www.acantocountryhouse.com</t>
   </si>
   <si>
     <t>via Ancarano 18</t>
   </si>
   <si>
     <t xml:space="preserve">Connessione Internet, Aria condizionata, Parcheggio non Custodito, Inglese, Solo Pernottamento, Supplemento doppia uso Singola, Colazione, Locale TV, Trekking, Parco e Giardino, Somministrazione alimenti, Sala Lettura, Sala TV, Servizio FAX, Spiaggia Convenzionata, Bus Navetta, Propria piscina scoperta, Mountain Bike, Francese, Aria Condizionata con Impianto non Centralizzato, Supplemento letto Aggiunto, Accesso ad Internet, Accesso Mezzi Privati, Biblioteca, Estintori, Asciugacapelli, Piscina Scoperta, Aria condizionata in Locali Comuni, Riscaldamento Centralizzato, Sala Pranzo, Ping Pong, Riscaldamento, Custodia Valori in cassette di sicurezza, Phon, Bar, Golf, Smaltimento Rifiuti, Piscina Scoperta con Idromassaggio, Equitazione, Percorso Vita, Somministrazione bevande, Italiano, Solarium, Idromassaggio, Cassetta sicurezza, TV, Collegamento Internet, Marchio di Qualità, Cassaforte, Accettazione Gruppi, Pasti solo alloggiati, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
   <si>
     <t>VILLA GIGLI - [CIN:IT042048B4TNLKJJAO]</t>
   </si>
   <si>
-    <t>Landlord</t>
+    <t>Affittacamere</t>
   </si>
   <si>
     <t>villagigli@giglihotels.com</t>
   </si>
   <si>
     <t>via San Francesco 2</t>
   </si>
   <si>
     <t xml:space="preserve">Asciugacapelli, Sala Lettura, Parco e Giardino, Cassaforte, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
     <t>9 CAMERE - [CIN:IT042048B96D5V4R85]</t>
   </si>
   <si>
     <t>info@novecamere.it</t>
   </si>
   <si>
     <t>www.novecamere.it</t>
   </si>
   <si>
     <t>via Cave 5</t>
   </si>
@@ -267,51 +267,51 @@
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="52.6651954650879" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
-    <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
+    <col min="7" max="7" width="13.5247678756714" customWidth="1"/>
     <col min="8" max="8" width="31.1010303497314" customWidth="1"/>
     <col min="9" max="9" width="30.9199485778809" customWidth="1"/>
     <col min="10" max="10" width="19.1413974761963" customWidth="1"/>
     <col min="11" max="11" width="822.142272949219" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="4">