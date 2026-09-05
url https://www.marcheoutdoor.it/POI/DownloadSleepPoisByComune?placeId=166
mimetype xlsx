--- v5 (2026-07-21)
+++ v6 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:38:54</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:23:57</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>