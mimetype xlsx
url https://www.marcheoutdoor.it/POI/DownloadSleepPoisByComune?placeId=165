--- v2 (2026-03-04)
+++ v3 (2026-04-19)
@@ -7,108 +7,108 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 04/03/2026 23:13:00</t>
+    <t>Lista strutture aggiornata al 20/04/2026 00:53:14</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>B&amp;B CASA VALFIORITA - [CIN:IT042047C18MDAJDYS|]</t>
+    <t>B&amp;B CASA VALFIORITA - [CIN:IT042047C18MDAJDYS]</t>
   </si>
   <si>
     <t>Serra San Quirico</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>B&amp;B</t>
   </si>
   <si>
     <t>info@casavalfiorita.it</t>
   </si>
   <si>
     <t>www.casavalfiorita.it</t>
   </si>
   <si>
     <t>via Matteotti 7</t>
   </si>
   <si>
-    <t xml:space="preserve">Trasporto Clienti Stazione, Riscaldamento con Stufa, Connessione Internet, Sala Pranzo, Cucina, Inglese, Colazione, Macchine lavabiancheria, Supplemento letto Aggiunto, Parco e Giardino, Accesso ad Internet, Salotto in vano separato, Collegamento Internet, Supplemento doppia uso Singola, Ventilatore, Mountain Bike, Riscaldamento, Italiano, Phon, Trekking, Riscaldamento Centralizzato, Marchio di Qualità, Asciugacapelli, Attrezzature preparazione pasti, </t>
+    <t xml:space="preserve">Salotto in vano separato, Asciugacapelli, Ventilatore, Trasporto Clienti Stazione, Trekking, Riscaldamento con Stufa, Inglese, Riscaldamento, Accesso ad Internet, Mountain Bike, Phon, Connessione Internet, Attrezzature preparazione pasti, Colazione, Supplemento doppia uso Singola, Collegamento Internet, Supplemento letto Aggiunto, Macchine lavabiancheria, Parco e Giardino, Sala Pranzo, Cucina, Italiano, Riscaldamento Centralizzato, Marchio di Qualità, </t>
   </si>
   <si>
     <t>CAMMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -157,51 +157,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="48.8051719665527" customWidth="1"/>
+    <col min="2" max="2" width="47.8117752075195" customWidth="1"/>
     <col min="3" max="3" width="16.5274639129639" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="20.1532096862793" customWidth="1"/>
     <col min="9" max="9" width="19.9721260070801" customWidth="1"/>
     <col min="10" max="10" width="14.4649658203125" customWidth="1"/>
     <col min="11" max="11" width="402.820526123047" customWidth="1"/>
     <col min="12" max="12" width="13.2754201889038" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>