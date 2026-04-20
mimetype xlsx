--- v3 (2026-04-19)
+++ v4 (2026-04-20)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 00:53:14</t>
+    <t>Lista strutture aggiornata al 20/04/2026 02:19:04</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>