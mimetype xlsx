--- v4 (2026-04-20)
+++ v5 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 02:19:04</t>
+    <t>Lista strutture aggiornata al 04/06/2026 07:42:47</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>