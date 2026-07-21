--- v5 (2026-06-04)
+++ v6 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 07:42:47</t>
+    <t>Lista strutture aggiornata al 22/07/2026 01:01:10</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>