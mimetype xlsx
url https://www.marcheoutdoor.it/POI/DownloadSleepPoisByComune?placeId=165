--- v6 (2026-07-21)
+++ v7 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 01:01:10</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:30:39</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>