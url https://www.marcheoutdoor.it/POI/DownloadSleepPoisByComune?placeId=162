--- v3 (2026-03-04)
+++ v4 (2026-04-19)
@@ -7,141 +7,141 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
-    <t>Lista strutture aggiornata al 04/03/2026 23:44:00</t>
+    <t>Lista strutture aggiornata al 20/04/2026 00:53:41</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>CASA VACANZE IL TARTUFO di STROO BENJAMIN - [CIN:IT042044B49N4K5HC7|]</t>
+    <t>CASA VACANZE IL TARTUFO di STROO BENJAMIN - [CIN:IT042044B49N4K5HC7]</t>
   </si>
   <si>
     <t>Sassoferrato</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>casatartufo@gmail.com</t>
   </si>
   <si>
     <t>loc. Bosco Rotondo 3/A</t>
   </si>
   <si>
-    <t xml:space="preserve">Ping Pong, Connessione Internet, Inglese, Lampada esterna, Macchine lavabiancheria, Accesso ad Internet, Italiano, Piscina, Aria condizionata, Spaccio alimentari, Caffe, Lavatura e Stiratura Biancheria, </t>
+    <t xml:space="preserve">Aria condizionata, Inglese, Connessione Internet, Caffe, Accesso ad Internet, Piscina, Lampada esterna, Spaccio alimentari, Ping Pong, Italiano, Lavatura e Stiratura Biancheria, Macchine lavabiancheria, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>ANTICO MURO - [ ]</t>
+    <t>AGRITURISMO ANTICO MURO - [CIN:IT042044B5B66J86Y3]</t>
   </si>
   <si>
     <t>agriturismoanticomuro@gmail.com</t>
   </si>
   <si>
     <t>www.agriturismoanticomuro.it</t>
   </si>
   <si>
-    <t xml:space="preserve">via Sentinate, 3  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Supplemento letto Aggiunto, foraggero, Connessione Internet, Telefono , Locale Ricovero, Supplemento doppia uso Singola, Supplemento Cane, Mezza Pensione a Persona, Solo Pernottamento a persona, Citofono in camera, Sala TV, Collegamento Internet, Somministrazione bevande, Custodia Valori in cassette di sicurezza, Custodia e Sistemazione Attrezzature Private, Piazzola (compr.auto / moto, elettricità, pern), Smaltimento Rifiuti, Parcheggio non Custodito, Accesso Mezzi Privati, Accesso ad Internet, pascolo, Colazione, Noleggio Biciclette, Cassetta sicurezza, Calcetto, Inglese, Macchine lavabiancheria, Piazzole prev. a prato, Atterraggio Elicotteri, Camper Service, Pasti, avi-cunicolo, Phon, Cassaforte, Servizi igienici (lavabo WC), Ristorante, Pasti non alloggiati, Locale TV, Lampada esterna, Illuminazione Elettrica, olivicolo, Camere Singole, Visite Guidate, Solo Pernottamento, Ristorante Vegetariano, Italiano, Caffe, Somministrazione alimenti, Bar, Camere Doppie, Ventilatore, Acqua calda e fredda, Somministrazione alcolici, Trekking, Asciugacapelli, Parco e Giardino, Pensione Completa a Persona, Telefono in camera (Centralino), </t>
+    <t>via Sentinate 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bar, Acqua calda e fredda, Ventilatore, Asciugacapelli, Servizi igienici (lavabo WC), Sala TV, Piazzole prev. a prato, Pensione Completa a Persona, Supplemento letto Aggiunto, Italiano, Citofono in camera, Pasti, Telefono in camera (Centralino), Noleggio Biciclette, Caffe, Camere Doppie, Illuminazione Elettrica, Custodia e Sistemazione Attrezzature Private, Locale TV, Atterraggio Elicotteri, Ristorante, Trekking, Solo Pernottamento a persona, olivicolo, Accesso ad Internet, foraggero, Collegamento Internet, Visite Guidate, Somministrazione alimenti, Colazione, Custodia Valori in cassette di sicurezza, Calcetto, Piazzola (compr.auto / moto, elettricità, pern), pascolo, Camper Service, Phon, Supplemento doppia uso Singola, Connessione Internet, Camere Singole, Inglese, Telefono , Parco e Giardino, Smaltimento Rifiuti, Cassaforte, Accesso Mezzi Privati, Ristorante Vegetariano, Somministrazione alcolici, Pasti non alloggiati, Cassetta sicurezza, Macchine lavabiancheria, Parcheggio non Custodito, Lampada esterna, Solo Pernottamento, Supplemento Cane, avi-cunicolo, Locale Ricovero, Mezza Pensione a Persona, Somministrazione bevande, </t>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
   <si>
-    <t>RAFFAELLO RESIDENCE - [CIN:IT042044B95OEHJUYG|]</t>
+    <t>RAFFAELLO RESIDENCE - [CIN:IT042044B95OEHJUYG]</t>
   </si>
   <si>
     <t>info@raffaelloresidence.it</t>
   </si>
   <si>
     <t>www.raffaelloresidence.it</t>
   </si>
   <si>
     <t>via G. Leopardi 34</t>
   </si>
   <si>
-    <t xml:space="preserve">Italiano, Inglese, </t>
+    <t xml:space="preserve">Inglese, Italiano, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -190,51 +190,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="71.5622406005859" customWidth="1"/>
+    <col min="2" max="2" width="70.5688400268555" customWidth="1"/>
     <col min="3" max="3" width="12.3942804336548" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="32.7133827209473" customWidth="1"/>
     <col min="9" max="9" width="28.6385135650635" customWidth="1"/>
     <col min="10" max="10" width="21.9241333007813" customWidth="1"/>
     <col min="11" max="11" width="1000.21496582031" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>