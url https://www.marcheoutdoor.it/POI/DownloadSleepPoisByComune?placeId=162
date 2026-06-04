--- v4 (2026-04-19)
+++ v5 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 00:53:41</t>
+    <t>Lista strutture aggiornata al 04/06/2026 05:16:08</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>