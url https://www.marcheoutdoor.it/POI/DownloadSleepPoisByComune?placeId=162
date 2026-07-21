--- v5 (2026-06-04)
+++ v6 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 05:16:08</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:40:57</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>