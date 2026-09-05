--- v6 (2026-07-21)
+++ v7 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:40:57</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:28:37</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>