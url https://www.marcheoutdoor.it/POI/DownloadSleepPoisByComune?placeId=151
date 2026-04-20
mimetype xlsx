--- v2 (2026-03-04)
+++ v3 (2026-04-20)
@@ -7,174 +7,174 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
-    <t>Lista strutture aggiornata al 04/03/2026 18:20:06</t>
+    <t>Lista strutture aggiornata al 20/04/2026 02:46:29</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>HOTEL VILLA SIRENA - [CIN:IT042032A1YOGG4ZI3|]</t>
+    <t>HOTEL VILLA SIRENA - [CIN:IT042032A1YOGG4ZI3]</t>
   </si>
   <si>
     <t>Numana</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@villasirena.it</t>
   </si>
   <si>
     <t>www.villasirena.it</t>
   </si>
   <si>
     <t>via del Golfo 21</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria condizionata, Telefono in camera, Bar, Ristorante, Parco e Giardino, Supplemento letto Aggiunto, Riscaldamento, Sala Lettura, Ascensore, Cassaforte, Spiaggia Riservata, Pensione Completa a Persona, Accettazione Gruppi, Accessibili a persone con disabilità motoria, Ventilatore, TV, Sala TV, </t>
+    <t xml:space="preserve">Aria condizionata, Pensione Completa a Persona, Accessibili a persone con disabilità motoria, Bar, TV, Accettazione Gruppi, Ventilatore, Ascensore, Ristorante, Parco e Giardino, Sala TV, Cassaforte, Sala Lettura, Spiaggia Riservata, Telefono in camera, Riscaldamento, Supplemento letto Aggiunto, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>ADAMO ED EVA RESORT - [CIN:IT042032B4ZLK4HTYE|]</t>
+    <t>ADAMO ED EVA RESORT - [CIN:IT042032B4ZLK4HTYE]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>reservation@adamoedevanumana.it</t>
   </si>
   <si>
     <t>www.adamoedevanumana.it</t>
   </si>
   <si>
     <t>via Costa Verde snc</t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>CONERO AZZURRO - [CIN:IT042032B2X75R2P4R|]</t>
+    <t>CONERO AZZURRO - [CIN:IT042032B2X75R2P4R]</t>
   </si>
   <si>
     <t>info@coneroazzurro.it</t>
   </si>
   <si>
     <t>www.coneroazzurro.it</t>
   </si>
   <si>
     <t>via Castelfidardo 80</t>
   </si>
   <si>
-    <t xml:space="preserve">Ping Pong, Illuminazione Elettrica, Spiaggia Riservata, Giochi per Bambini, Accesso ad Internet, Propria piscina scoperta, Lavatura e Stiratura Biancheria, Camper Service, Mezza Pensione a Persona, Supplementi accesso visitatori, Ristorante, Bocce, Phon, Pizzeria, Angolo cottura, Piazzola (compr.auto / moto, elettricità, pern), Piscina, Mini Club, Spiaggia Convenzionata, Pasti, Telefono abilitato alla chiamata diretta, Aria condizionata, Servizi igienici (lavabo WC), Spaccio alimentari, Supplementi seconda moto, Parcheggio non Custodito, Biciclette, Sala TV, Bar, Piazzola adulti, Acqua calda e fredda, Piazzole prev. a prato, Piazzola ragazzi , Inglese, Noleggio Biciclette, Piscina Scoperta, TV Satellitare, TV, Pallacanestro, Calcetto, Italiano, Tennis, Supplementi Seconda auto, Cassaforte, Connessione Internet, Macchine lavabiancheria, Accessibili a persone con disabilità motoria, Servizi igienici, Animazione, Beach Volley, </t>
-[...2 lines deleted...]
-    <t>HOTEL EDEN GIGLI - [CIN:IT042032A1RS63Z67C|]</t>
+    <t xml:space="preserve">Pallacanestro, Piazzola adulti, Spiaggia Convenzionata, Telefono abilitato alla chiamata diretta, Mezza Pensione a Persona, Ping Pong, Propria piscina scoperta, Bar, Servizi igienici (lavabo WC), Italiano, TV, Aria condizionata, Pasti, Parcheggio non Custodito, Piazzola ragazzi , TV Satellitare, Camper Service, Cassaforte, Inglese, Accessibili a persone con disabilità motoria, Illuminazione Elettrica, Calcetto, Supplementi accesso visitatori, Ristorante, Spaccio alimentari, Bocce, Giochi per Bambini, Accesso ad Internet, Piscina, Servizi igienici, Angolo cottura, Pizzeria, Supplementi Seconda auto, Macchine lavabiancheria, Spiaggia Riservata, Beach Volley, Piazzole prev. a prato, Acqua calda e fredda, Lavatura e Stiratura Biancheria, Animazione, Sala TV, Connessione Internet, Noleggio Biciclette, Mini Club, Piazzola (compr.auto / moto, elettricità, pern), Phon, Supplementi seconda moto, Biciclette, Tennis, Piscina Scoperta, </t>
+  </si>
+  <si>
+    <t>HOTEL EDEN GIGLI - [CIN:IT042032A1RS63Z67C]</t>
   </si>
   <si>
     <t>info@giglihotels.com</t>
   </si>
   <si>
     <t>www.giglihotels.com</t>
   </si>
   <si>
     <t>viale Angiolo Morelli 11</t>
   </si>
   <si>
-    <t xml:space="preserve">Pulizia Calzature, Tennis, Camera con balcone, Estintori, Aria condizionata, Bocce, Ristorante Vegetariano, Telefono , TV, Fitness e Centro Benessere, Accettazione Gruppi, Autorimessa, Supplemento letto Aggiunto, Radio, Parco e Giardino, Aria condizionata in Locali Comuni, Tedesco, Aria Condizionata con Impianto Centralizzato, Francese, Cassaforte, Colazione, Ristorante, Custodia Valori in cassette di sicurezza, Frigo bar, Ventilatore, Canoe, Palestra, Idromassaggio riscaldato, Telefono in camera, Italiano, Telefono in camera (Centralino), Noleggio Moscone, Mezza Pensione a Persona, Camera con balcone vista mare., Bar, Parcheggio Custodito, Collegamento Internet, Accessibili a persone con disabilità motoria, Ping Pong, Riscaldamento, Parcheggio non Custodito, Sala Lettura, Servizio Congressi, Sauna Privata, Accettazione Animali Domestici, Sala TV, Spiaggia Riservata, Pensione Completa a Persona, Propria piscina scoperta, Noleggio Pedalò, Cassetta sicurezza, Piscina Scoperta, Inglese, Giochi per Bambini, Phon, Piscina Scoperta con Idromassaggio, </t>
+    <t xml:space="preserve">Camera con balcone vista mare., Giochi per Bambini, Radio, Fitness e Centro Benessere, Spiaggia Riservata, Telefono , Aria Condizionata con Impianto Centralizzato, Cassaforte, Sala Lettura, Supplemento letto Aggiunto, Collegamento Internet, Piscina Scoperta con Idromassaggio, Bocce, Parcheggio Custodito, Telefono in camera, Riscaldamento, Noleggio Moscone, Italiano, Ristorante, Parco e Giardino, Propria piscina scoperta, Ping Pong, Aria condizionata, Idromassaggio riscaldato, Estintori, Inglese, Servizio Congressi, Phon, Camera con balcone, Ventilatore, Cassetta sicurezza, TV, Frigo bar, Piscina Scoperta, Bar, Tedesco, Francese, Pulizia Calzature, Ristorante Vegetariano, Palestra, Accettazione Animali Domestici, Accessibili a persone con disabilità motoria, Pensione Completa a Persona, Colazione, Aria condizionata in Locali Comuni, Tennis, Canoe, Sala TV, Sauna Privata, Accettazione Gruppi, Autorimessa, Noleggio Pedalò, Telefono in camera (Centralino), Custodia Valori in cassette di sicurezza, Parcheggio non Custodito, Mezza Pensione a Persona, </t>
   </si>
   <si>
     <t>CAMMINI</t>
   </si>
   <si>
-    <t>LE FIABE - [CIN:IT042032B9XBO5COKA|]</t>
+    <t>LE FIABE - [CIN:IT042032B9XBO5COKA]</t>
   </si>
   <si>
     <t>lefiabe@giglihotels.com</t>
   </si>
   <si>
     <t>via Lauretana 19</t>
   </si>
   <si>
-    <t xml:space="preserve">Bocce, Ristorante, Tennis, Altre attività sportive, Calcetto, </t>
+    <t xml:space="preserve">Calcetto, Altre attività sportive, Bocce, Ristorante, Tennis, </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -220,51 +220,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="49.4333305358887" customWidth="1"/>
+    <col min="2" max="2" width="48.4399375915527" customWidth="1"/>
     <col min="3" max="3" width="10.4006061553955" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="33.6433486938477" customWidth="1"/>
     <col min="9" max="9" width="26.8931617736816" customWidth="1"/>
     <col min="10" max="10" width="22.0960083007813" customWidth="1"/>
     <col min="11" max="11" width="928.838806152344" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>