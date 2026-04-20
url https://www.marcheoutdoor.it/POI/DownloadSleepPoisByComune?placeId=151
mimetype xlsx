--- v3 (2026-04-20)
+++ v4 (2026-04-20)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 02:46:29</t>
+    <t>Lista strutture aggiornata al 20/04/2026 04:18:26</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>