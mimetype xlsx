--- v4 (2026-04-20)
+++ v5 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 04:18:26</t>
+    <t>Lista strutture aggiornata al 04/06/2026 07:40:26</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>