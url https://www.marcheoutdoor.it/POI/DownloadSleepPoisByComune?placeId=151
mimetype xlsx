--- v5 (2026-06-04)
+++ v6 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 07:40:26</t>
+    <t>Lista strutture aggiornata al 22/07/2026 00:56:26</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>