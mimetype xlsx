--- v6 (2026-07-21)
+++ v7 (2026-07-22)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 00:56:26</t>
+    <t>Lista strutture aggiornata al 22/07/2026 02:23:52</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>