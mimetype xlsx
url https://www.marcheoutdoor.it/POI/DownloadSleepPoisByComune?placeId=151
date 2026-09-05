--- v7 (2026-07-22)
+++ v8 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 02:23:52</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:25:13</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>