--- v1 (2026-03-05)
+++ v2 (2026-04-19)
@@ -7,129 +7,129 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
-    <t>Lista strutture aggiornata al 05/03/2026 02:55:45</t>
+    <t>Lista strutture aggiornata al 20/04/2026 00:54:18</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>LA PERLA - [CIN:IT042006A1RJ4NTXAI|]</t>
+    <t>LA PERLA - [CIN:IT042006A1RJ4NTXAI]</t>
   </si>
   <si>
     <t>Camerano</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@perlahotelancona.it</t>
   </si>
   <si>
     <t>http://www.perlahotelancona.it</t>
   </si>
   <si>
     <t>via Direttissima del Conero 1 - 3</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>FAMIGLIE,BICI,CAMMINI</t>
   </si>
   <si>
-    <t>HOTEL CONCORDE - [CIN:IT042006A19PUIHZ2Q|]</t>
+    <t>HOTEL CONCORDE - [CIN:IT042006A19PUIHZ2Q]</t>
   </si>
   <si>
     <t>4 Stelle</t>
   </si>
   <si>
     <t>info@hotelconcordeancona.com</t>
   </si>
   <si>
     <t>www.hotelconcordeancona.com</t>
   </si>
   <si>
     <t>via aspio terme 191</t>
   </si>
   <si>
-    <t xml:space="preserve">Servizio Congressi, Parcheggio non Custodito, Accessibili a persone con disabilità motoria, Riscaldamento, Cassetta sicurezza, Servizio FAX, Accettazione Gruppi, Autorimessa, Asciugacapelli, Estintori, Aria condizionata, Insonorizzazione, Pulizia Calzature, Supplemento letto Aggiunto, Accettazione Animali Domestici, Aria Condizionata con Impianto non Centralizzato, Cassaforte, Accesso ad Internet, TV, Phon, Aria condizionata in Locali Comuni, Ristorante, Attrezzi Pronto Soccorso, Frigo bar, Radio, Servizio Fotocopie, Lavatura e Stiratura Biancheria, Ascensore, Bar, Telefono in camera, Collegamento Internet, Telefono , Telefono in camera (Centralino), </t>
+    <t xml:space="preserve">Ristorante, Insonorizzazione, Aria condizionata, Asciugacapelli, Lavatura e Stiratura Biancheria, Attrezzi Pronto Soccorso, Autorimessa, Servizio Fotocopie, TV, Accettazione Animali Domestici, Bar, Accettazione Gruppi, Pulizia Calzature, Accessibili a persone con disabilità motoria, Radio, Riscaldamento, Telefono in camera, Aria condizionata in Locali Comuni, Collegamento Internet, Supplemento letto Aggiunto, Parcheggio non Custodito, Estintori, Telefono in camera (Centralino), Aria Condizionata con Impianto non Centralizzato, Cassetta sicurezza, Cassaforte, Frigo bar, Servizio FAX, Telefono , Accesso ad Internet, Ascensore, Phon, Servizio Congressi, </t>
   </si>
   <si>
     <t>BICI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -178,51 +178,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="44.9492378234863" customWidth="1"/>
+    <col min="2" max="2" width="43.9558410644531" customWidth="1"/>
     <col min="3" max="3" width="10.4514799118042" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="30.2283573150635" customWidth="1"/>
     <col min="9" max="9" width="30.0472736358643" customWidth="1"/>
     <col min="10" max="10" width="29.3127117156982" customWidth="1"/>
     <col min="11" max="11" width="573.21923828125" customWidth="1"/>
     <col min="12" max="12" width="22.9666385650635" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>