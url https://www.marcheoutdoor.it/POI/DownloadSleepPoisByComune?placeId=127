--- v2 (2026-04-19)
+++ v3 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 00:54:18</t>
+    <t>Lista strutture aggiornata al 04/06/2026 05:38:38</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>