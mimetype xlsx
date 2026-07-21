--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 05:38:38</t>
+    <t>Lista strutture aggiornata al 22/07/2026 01:01:41</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>