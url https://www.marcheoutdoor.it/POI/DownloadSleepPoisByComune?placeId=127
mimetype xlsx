--- v4 (2026-07-21)
+++ v5 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 01:01:41</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:42:05</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>