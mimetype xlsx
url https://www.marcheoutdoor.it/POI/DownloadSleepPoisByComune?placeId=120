--- v2 (2026-03-05)
+++ v3 (2026-04-20)
@@ -7,126 +7,126 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
-    <t>Lista strutture aggiornata al 05/03/2026 22:30:05</t>
+    <t>Lista strutture aggiornata al 20/04/2026 15:54:13</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>SYMPOSIUM RESORT - [CIN:IT041069A1RBX5YBEF|]</t>
+    <t>SYMPOSIUM RESORT - [CIN:IT041069A1RBX5YBEF]</t>
   </si>
   <si>
     <t>Colli al Metauro</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>cristinaufficio19@gmail.com</t>
   </si>
   <si>
     <t>www.symposiumeventi.com</t>
   </si>
   <si>
     <t>Via Cartoceto 38/a</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>VILLA MARIETTA - [CIN:IT041069B9JKT5JYUH|]</t>
+    <t>VILLA MARIETTA - [CIN:IT041069B9JKT5JYUH]</t>
   </si>
   <si>
     <t>info@nonnamarietta.com</t>
   </si>
   <si>
     <t>www.nonnamarietta.com</t>
   </si>
   <si>
     <t>via Piagge 19</t>
   </si>
   <si>
-    <t xml:space="preserve">Caffe, Italiano, TV, Parco e Giardino, Tedesco, Collegamento Internet, Solarium, Visite Guidate, Aria condizionata in Locali Comuni, Frigo bar, Sala Pranzo, Phon, Colazione, Supplemento doppia uso Singola, Insonorizzazione, Riscaldamento Centralizzato, Inglese, Accesso ad Internet, Cassaforte, Aria Condizionata con Impianto non Centralizzato, Parcheggio non Custodito, Sala TV, Bar, Connessione Internet, Camere Doppie, Cassetta sicurezza, Supplemento letto Aggiunto, Custodia Valori in cassette di sicurezza, Aria Condizionata con Impianto Centralizzato, Riscaldamento, Ping Pong, Somministrazione bevande, Asciugacapelli, Aria condizionata, </t>
+    <t xml:space="preserve">Supplemento letto Aggiunto, Frigo bar, Visite Guidate, Supplemento doppia uso Singola, Colazione, TV, Cassetta sicurezza, Italiano, Collegamento Internet, Somministrazione bevande, Phon, Bar, Caffe, Camere Doppie, Riscaldamento, Custodia Valori in cassette di sicurezza, Aria Condizionata con Impianto non Centralizzato, Accesso ad Internet, Tedesco, Aria condizionata, Parcheggio non Custodito, Connessione Internet, Asciugacapelli, Riscaldamento Centralizzato, Sala Pranzo, Aria condizionata in Locali Comuni, Ping Pong, Aria Condizionata con Impianto Centralizzato, Insonorizzazione, Cassaforte, Solarium, Inglese, Sala TV, Parco e Giardino, </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -172,51 +172,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="46.9145469665527" customWidth="1"/>
+    <col min="2" max="2" width="45.9211502075195" customWidth="1"/>
     <col min="3" max="3" width="15.3908395767212" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="26.4931449890137" customWidth="1"/>
     <col min="9" max="9" width="26.3939075469971" customWidth="1"/>
     <col min="10" max="10" width="17.8410816192627" customWidth="1"/>
     <col min="11" max="11" width="567.141174316406" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>