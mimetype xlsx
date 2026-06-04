--- v3 (2026-04-20)
+++ v4 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
-    <t>Lista strutture aggiornata al 20/04/2026 15:54:13</t>
+    <t>Lista strutture aggiornata al 04/06/2026 19:19:59</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>