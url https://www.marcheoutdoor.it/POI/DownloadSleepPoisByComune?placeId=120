--- v4 (2026-06-04)
+++ v5 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 19:19:59</t>
+    <t>Lista strutture aggiornata al 22/07/2026 01:02:00</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>