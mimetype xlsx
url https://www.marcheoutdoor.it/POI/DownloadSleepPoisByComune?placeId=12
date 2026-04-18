--- v3 (2026-03-04)
+++ v4 (2026-04-18)
@@ -7,216 +7,216 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
-    <t>Lista strutture aggiornata al 04/03/2026 20:49:03</t>
+    <t>Lista strutture aggiornata al 19/04/2026 01:41:29</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Servizi</t>
   </si>
   <si>
     <t>Disciplinari</t>
   </si>
   <si>
-    <t>RESIDENCE COSTA AZZURRA - [CIN:IT044023A1CSS966RP|]</t>
+    <t>RESIDENCE COSTA AZZURRA - [CIN:IT044023A1CSS966RP]</t>
   </si>
   <si>
     <t>Grottammare</t>
   </si>
   <si>
     <t>3 Stelle</t>
   </si>
   <si>
     <t>Albergo</t>
   </si>
   <si>
     <t>info@costazzurraresidence.it</t>
   </si>
   <si>
     <t>www.costazzurraresidence.it</t>
   </si>
   <si>
     <t>via Malta 2</t>
   </si>
   <si>
-    <t xml:space="preserve">Propria piscina scoperta, Spiaggia Riservata, Idromassaggio riscaldato, Palestra, Piscina Coperta, Telefono , Sauna Privata, Somministrazione bevande, Giochi per Bambini, Riscaldamento, Biciclette, Aria condizionata, Aria Condizionata con Impianto Centralizzato, Camere Doppie, Accettazione Gruppi, Accessibilità all'Ascensore, Cassetta sicurezza, Asciugacapelli, Bar, Noleggio altri Servizi o Attrez.-Specificare, Cassaforte, Somministrazione alcolici, Sala TV, TV, Piscina riscaldata, Idromassaggio, Parco e Giardino, Altri Servizi e Impianti, TV Satellitare, Somministrazione alimenti, Macchine lavabiancheria, Aria condizionata in Locali Comuni, Cucina, Telefono in camera, Accessibili a persone con disabilità motoria, Parcheggio non Custodito, Ascensore, Fitness e Centro Benessere, </t>
+    <t xml:space="preserve">Somministrazione alcolici, Somministrazione alimenti, Parco e Giardino, TV Satellitare, Somministrazione bevande, Altri Servizi e Impianti, Idromassaggio, Biciclette, Aria condizionata in Locali Comuni, Telefono in camera, Asciugacapelli, Aria condizionata, Sauna Privata, Aria Condizionata con Impianto Centralizzato, Piscina Coperta, Sala TV, Ascensore, Riscaldamento, TV, Palestra, Cassaforte, Accessibilità all'Ascensore, Cucina, Camere Doppie, Telefono , Spiaggia Riservata, Fitness e Centro Benessere, Giochi per Bambini, Accettazione Gruppi, Piscina riscaldata, Accessibili a persone con disabilità motoria, Cassetta sicurezza, Noleggio altri Servizi o Attrez.-Specificare, Parcheggio non Custodito, Idromassaggio riscaldato, Bar, Propria piscina scoperta, Macchine lavabiancheria, </t>
   </si>
   <si>
     <t>FAMIGLIE</t>
   </si>
   <si>
-    <t>LO SQUALO - [CIN:IT044023A16B3FAMTS|]</t>
+    <t>LO SQUALO - [CIN:IT044023A16B3FAMTS]</t>
   </si>
   <si>
     <t>info@hotellosqualo.it</t>
   </si>
   <si>
     <t>www.hotellosqualo.it</t>
   </si>
   <si>
     <t>via Guglielmo Marconi 67</t>
   </si>
   <si>
-    <t xml:space="preserve">Aria Condizionata con Impianto Centralizzato, Servizio FAX, Cassetta sicurezza, Somministrazione bevande, Supplemento letto Aggiunto, Asciugacapelli, Pronto Soccorso, Noleggio Biciclette, Accesso ad Internet, TV, Accettazione Gruppi, Accettazione Animali Domestici, Supplemento doppia uso Singola, Camera con balcone, Telefono in camera, Cassaforte, Spiaggia Riservata, Custodia e Sistemazione Attrezzature Private, Frigo bar, Smaltimento Rifiuti, Ristorante, Phon, Somministrazione alcolici, Inglese, Somministrazione alimenti, Trasporto Clienti Stazione, Bar, Riscaldamento, Telefono , Estintori, Riscaldamento Centralizzato, Aria condizionata, </t>
-[...2 lines deleted...]
-    <t>HOTEL ROMA - [CIN:IT044023A13KG7E9QO|]</t>
+    <t xml:space="preserve">Somministrazione bevande, Phon, Telefono , Accesso ad Internet, Riscaldamento, Spiaggia Riservata, Cassaforte, Aria Condizionata con Impianto Centralizzato, Telefono in camera, Supplemento letto Aggiunto, Riscaldamento Centralizzato, Pronto Soccorso, Supplemento doppia uso Singola, Estintori, Accettazione Animali Domestici, Accettazione Gruppi, Cassetta sicurezza, Frigo bar, Camera con balcone, Servizio FAX, Smaltimento Rifiuti, Noleggio Biciclette, Somministrazione alimenti, Asciugacapelli, Somministrazione alcolici, Trasporto Clienti Stazione, TV, Bar, Custodia e Sistemazione Attrezzature Private, Ristorante, Aria condizionata, Inglese, </t>
+  </si>
+  <si>
+    <t>HOTEL ROMA - [CIN:IT044023A13KG7E9QO]</t>
   </si>
   <si>
     <t>info@hotelromagrottammare.com</t>
   </si>
   <si>
     <t>www.hotelromagrottammare.com</t>
   </si>
   <si>
     <t>Viale Alcide de Gasperi 60</t>
   </si>
   <si>
-    <t xml:space="preserve">Sala TV, Asciugacapelli, Accettazione Animali Domestici, Cassetta sicurezza, Accesso ad Internet, TV, Camera con balcone vista mare., Collegamento Internet, Bar, Ascensore, Aria condizionata, Giochi per Bambini, Connessione Internet, Servizio Fotocopie, Accessibilità all'Ascensore, Canoe, Aria Condizionata con Impianto non Centralizzato, Colazione, Italiano, Camera con balcone, Mezza Pensione a Persona, Telefono in camera, Solarium, Aria condizionata in Locali Comuni, Pensione Completa a Persona, Spiaggia Riservata, Parco e Giardino, Cassaforte, Servizio FAX, Frigo bar, Inglese, Ristorante, Marchio di Qualità, Phon, Sala Lettura, Biciclette, Baby Sitting, Parcheggio non Custodito, Accettazione Gruppi, Riscaldamento, </t>
+    <t xml:space="preserve">Servizio FAX, Accettazione Animali Domestici, Connessione Internet, Frigo bar, TV, Cassetta sicurezza, Bar, Italiano, Aria condizionata, Baby Sitting, Aria condizionata in Locali Comuni, Parcheggio non Custodito, Camera con balcone vista mare., Asciugacapelli, Solarium, Mezza Pensione a Persona, Sala TV, Marchio di Qualità, Canoe, Biciclette, Ristorante, Parco e Giardino, Giochi per Bambini, Accettazione Gruppi, Accessibilità all'Ascensore, Servizio Fotocopie, Inglese, Aria Condizionata con Impianto non Centralizzato, Cassaforte, Accesso ad Internet, Sala Lettura, Spiaggia Riservata, Colazione, Ascensore, Phon, Camera con balcone, Telefono in camera, Collegamento Internet, Riscaldamento, Pensione Completa a Persona, </t>
   </si>
   <si>
     <t>FAMIGLIE,CAMMINI</t>
   </si>
   <si>
-    <t>HOTEL PRATER - [CIN:IT044023A1LV8VC8UL|]</t>
+    <t>HOTEL PRATER - [CIN:IT044023A1LV8VC8UL]</t>
   </si>
   <si>
     <t>info@hotelprater.it</t>
   </si>
   <si>
     <t>www.hotelprater.it</t>
   </si>
   <si>
     <t>via Malta 18</t>
   </si>
   <si>
-    <t xml:space="preserve">Ristorante Vegetariano, Telefono , Estintori, Camera con balcone, Tedesco, Pronto Soccorso, Accettazione Animali Domestici, Sala TV, TV, Supplemento letto Aggiunto, Phon, Somministrazione alimenti, Altri Servizi e Impianti, Somministrazione alcolici, Inglese, Giochi per Bambini, Trasporto Clienti Stazione, Somministrazione bevande, Cassetta sicurezza, Riscaldamento, Sala Lettura, Radio, Smaltimento Rifiuti, Ristorante, Frigo bar, Custodia Valori in cassette di sicurezza, Parco e Giardino, Aria Condizionata con Impianto non Centralizzato, Cassaforte, Spiaggia Riservata, Aria condizionata in Locali Comuni, Parcheggio Custodito, Camera con balcone vista mare., Bar, Collegamento Internet, Lavatura e Stiratura Biancheria, Asciugacapelli, Ascensore, Accettazione Gruppi, Aria condizionata, Telefono in camera, Supplemento doppia uso Singola, </t>
-[...2 lines deleted...]
-    <t>RESIDENCE COSTA SMERALDA - [CIN:IT044023A1T5YPWDC6|]</t>
+    <t xml:space="preserve">Altri Servizi e Impianti, Inglese, Parco e Giardino, Ascensore, Phon, Camera con balcone, Riscaldamento, Parcheggio Custodito, Supplemento letto Aggiunto, TV, Bar, Cassetta sicurezza, Frigo bar, Accettazione Gruppi, Somministrazione alimenti, Aria condizionata, Ristorante, Somministrazione alcolici, Pronto Soccorso, Supplemento doppia uso Singola, Lavatura e Stiratura Biancheria, Custodia Valori in cassette di sicurezza, Asciugacapelli, Aria Condizionata con Impianto non Centralizzato, Estintori, Telefono in camera, Tedesco, Collegamento Internet, Smaltimento Rifiuti, Sala TV, Trasporto Clienti Stazione, Aria condizionata in Locali Comuni, Ristorante Vegetariano, Accettazione Animali Domestici, Spiaggia Riservata, Telefono , Cassaforte, Sala Lettura, Giochi per Bambini, Radio, Camera con balcone vista mare., Somministrazione bevande, </t>
+  </si>
+  <si>
+    <t>RESIDENCE COSTA SMERALDA - [CIN:IT044023A1T5YPWDC6]</t>
   </si>
   <si>
     <t>info@costasmeraldaresidence.it</t>
   </si>
   <si>
     <t>www.costasmeraldaresidence.it</t>
   </si>
   <si>
     <t>Via Malta 16</t>
   </si>
   <si>
-    <t xml:space="preserve">Ascensore, Accessibili a persone con disabilità motoria, Camera con balcone vista mare., Camere Doppie, Somministrazione bevande, Aria condizionata, TV, Noleggio Biciclette, Estintori, Idromassaggio, Autorimessa, Somministrazione alimenti, Colazione, TV Satellitare, Telefono in camera, Aria Condizionata con Impianto non Centralizzato, Camera con balcone, Accessibilità all'Ascensore, Phon, Cassetta sicurezza, Aria condizionata in Locali Comuni, Collegamento Internet, Bar, Riscaldamento Centralizzato, Somministrazione alcolici, Accesso ad Internet, Riscaldamento, Giochi per Bambini, Spiaggia Riservata, Telefono , </t>
-[...2 lines deleted...]
-    <t>JERRY - [CIN:IT044023A1XUUP94UI|]</t>
+    <t xml:space="preserve">Aria condizionata in Locali Comuni, Idromassaggio, Telefono in camera, Noleggio Biciclette, Colazione, Collegamento Internet, Somministrazione alimenti, Riscaldamento, TV, Riscaldamento Centralizzato, Ascensore, Cassetta sicurezza, Giochi per Bambini, Bar, Accesso ad Internet, Phon, Camera con balcone, Camera con balcone vista mare., Aria condizionata, Aria Condizionata con Impianto non Centralizzato, Somministrazione bevande, TV Satellitare, Camere Doppie, Spiaggia Riservata, Accessibilità all'Ascensore, Telefono , Accessibili a persone con disabilità motoria, Estintori, Autorimessa, Somministrazione alcolici, </t>
+  </si>
+  <si>
+    <t>JERRY - [CIN:IT044023A1XUUP94UI]</t>
   </si>
   <si>
     <t>info@jerryhotel.com</t>
   </si>
   <si>
     <t>www.jerryhotel.com</t>
   </si>
   <si>
     <t>viale alcide de gasperi 238</t>
   </si>
   <si>
-    <t xml:space="preserve">Pista da Ballo, Locale TV, Giochi per Bambini, Ascensore, Aria condizionata in Locali Comuni, Spiaggia Riservata, Noleggio altri Servizi o Attrez.-Specificare, Parco e Giardino, Aria Condizionata con Impianto Centralizzato, Palestra, Bar, TV, Servizio FAX, Caffe, Sala TV, Propria piscina scoperta, Pronto Soccorso, Sala Pranzo, Bocce, Telefono , Camere Doppie, Estintori, Idromassaggio, Aria condizionata, Cassaforte, Riscaldamento Centralizzato, Discoteca, Biliardo, Telefono in camera, Parcheggio non Custodito, Biciclette, Riscaldamento, Ping Pong, Accettazione Gruppi, Sala Lettura, Accessibili a persone con disabilità motoria, Servizio Fotocopie, Autorimessa, Pasti non alloggiati, Accessibilità all'Ascensore, Noleggio Biciclette, Ristorante, </t>
-[...2 lines deleted...]
-    <t>COUNTRY HOUSE A CASA DA ANGELO - [CIN:IT044023B9ERUFGI7O|]</t>
+    <t xml:space="preserve">Camere Doppie, Riscaldamento, Ascensore, Pista da Ballo, Aria Condizionata con Impianto Centralizzato, Accessibilità all'Ascensore, Noleggio Biciclette, Discoteca, Sala Pranzo, Caffe, Palestra, Spiaggia Riservata, Servizio FAX, Locale TV, Sala Lettura, Telefono , Cassaforte, Parco e Giardino, Ping Pong, Pasti non alloggiati, Noleggio altri Servizi o Attrez.-Specificare, Biciclette, Sala TV, Aria condizionata in Locali Comuni, Bar, TV, Autorimessa, Accettazione Gruppi, Servizio Fotocopie, Ristorante, Parcheggio non Custodito, Propria piscina scoperta, Aria condizionata, Bocce, Telefono in camera, Biliardo, Estintori, Pronto Soccorso, Riscaldamento Centralizzato, Giochi per Bambini, Idromassaggio, Accessibili a persone con disabilità motoria, </t>
+  </si>
+  <si>
+    <t>COUNTRY HOUSE A CASA DA ANGELO - [CIN:IT044023B9ERUFGI7O]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>casadaangeloch@gmail.com</t>
   </si>
   <si>
     <t>Contrada San Giacomo 63</t>
   </si>
   <si>
-    <t>DON DIEGO - [CIN:IT044023B1GJULF3ID|]</t>
+    <t>DON DIEGO - [CIN:IT044023B1GJULF3ID]</t>
   </si>
   <si>
     <t>scartozziumberto@gmail.com</t>
   </si>
   <si>
     <t>www.campingdondiego.it</t>
   </si>
   <si>
     <t>Lungomare Alcide de Gasperi 128</t>
   </si>
   <si>
-    <t xml:space="preserve">Accessibili a persone con disabilità motoria, Noleggio Tavola a Vela, Estintori, Beach Volley, Lavatura e Stiratura Biancheria, Pista da Ballo, Pensione Completa a Persona, Noleggio articoli sportivi, Accesso Mezzi Pubblici, Altre attività sportive, Parco e Giardino, Pallacanestro, Piazzola (compr.auto / moto, elettricità, pern), Servizi igienici (lavabo WC), Cucina in vano separato, Solo Pernottamento, Bar, Sala TV, Canoe, Windsurf, Spaccio alimentari, Spiaggia Riservata, Visite Guidate, Locale TV, Angolo cottura, Parcheggio Custodito, Servizio Fotocopie, Rifornimento Benzina, Baby Sitting, Ping Pong, Camere Doppie, Custodia Valori in cassette di sicurezza, Somministrazione alimenti, Cucina, Sala Giochi, Macchine lavabiancheria, Rifiuti , Tedesco, Spiaggia Convenzionata, Sala Pranzo, Giochi per Bambini, TV, Biciclette, Ristorante, Inglese, Connessione Internet, Acqua calda e fredda, Piazzole prev. a prato, Attrezzatura per soggiorno all'aperto, Noleggio Pedalò, Cassaforte, Noleggio Biciclette, Accesso ad Internet, Rimessaggio Caravan, Noleggio natanti, Mountain Bike, Somministrazione bevande, Smaltimento Rifiuti, Noleggio Moscone, Pizzeria, Calcetto, Camper Service, Bocce, Illuminazione Elettrica, Italiano, Locale Ricovero, Posta, Pallavolo, Servizi igienici, Animazione, Asciugacapelli, Mezza Pensione a Persona, Mini Club, Accesso Mezzi Privati, Colazione, Accettazione Gruppi, </t>
+    <t xml:space="preserve">Sala TV, Altre attività sportive, Rimessaggio Caravan, Noleggio Biciclette, Illuminazione Elettrica, Pista da Ballo, Camper Service, Noleggio Pedalò, Visite Guidate, Posta, Piazzola (compr.auto / moto, elettricità, pern), Beach Volley, Servizi igienici, Connessione Internet, Pizzeria, TV, Parcheggio Custodito, Italiano, Solo Pernottamento, Pallavolo, Servizio Fotocopie, Custodia Valori in cassette di sicurezza, Baby Sitting, Bar, Servizi igienici (lavabo WC), Tedesco, Rifiuti , Ristorante, Sala Giochi, Spiaggia Riservata, Accessibili a persone con disabilità motoria, Lavatura e Stiratura Biancheria, Camere Doppie, Giochi per Bambini, Angolo cottura, Animazione, Somministrazione alimenti, Spaccio alimentari, Sala Pranzo, Ping Pong, Locale TV, Mezza Pensione a Persona, Calcetto, Accesso ad Internet, Smaltimento Rifiuti, Bocce, Spiaggia Convenzionata, Macchine lavabiancheria, Accesso Mezzi Pubblici, Pallacanestro, Noleggio articoli sportivi, Noleggio Tavola a Vela, Windsurf, Somministrazione bevande, Rifornimento Benzina, Accesso Mezzi Privati, Mountain Bike, Mini Club, Locale Ricovero, Piazzole prev. a prato, Acqua calda e fredda, Cassaforte, Noleggio Moscone, Cucina, Cucina in vano separato, Canoe, Attrezzatura per soggiorno all'aperto, Noleggio natanti, Pensione Completa a Persona, Accettazione Gruppi, Inglese, Colazione, Asciugacapelli, Estintori, Biciclette, Parco e Giardino, </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF0000FF" tint="0"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -262,51 +262,51 @@
     <tableColumn id="3" name="Latitudine"/>
     <tableColumn id="4" name="Longitudine"/>
     <tableColumn id="5" name="Stelle"/>
     <tableColumn id="6" name="Tipologia"/>
     <tableColumn id="7" name="Email"/>
     <tableColumn id="8" name="Website"/>
     <tableColumn id="9" name="Indirizzo"/>
     <tableColumn id="10" name="Servizi"/>
     <tableColumn id="11" name="Disciplinari"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="61.6211128234863" customWidth="1"/>
+    <col min="2" max="2" width="60.6277160644531" customWidth="1"/>
     <col min="3" max="3" width="13.4511079788208" customWidth="1"/>
     <col min="4" max="4" width="12.5152816772461" customWidth="1"/>
     <col min="5" max="5" width="14.045786857605" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="11.6579532623291" customWidth="1"/>
     <col min="8" max="8" width="31.9900760650635" customWidth="1"/>
     <col min="9" max="9" width="31.8089923858643" customWidth="1"/>
     <col min="10" max="10" width="30.8186645507813" customWidth="1"/>
     <col min="11" max="11" width="1208.41394042969" customWidth="1"/>
     <col min="12" max="12" width="19.0176067352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>