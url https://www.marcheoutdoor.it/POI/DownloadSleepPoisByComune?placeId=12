--- v4 (2026-04-18)
+++ v5 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
-    <t>Lista strutture aggiornata al 19/04/2026 01:41:29</t>
+    <t>Lista strutture aggiornata al 04/06/2026 07:41:58</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>