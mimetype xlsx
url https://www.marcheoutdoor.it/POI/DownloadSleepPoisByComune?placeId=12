--- v5 (2026-06-04)
+++ v6 (2026-06-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 07:41:58</t>
+    <t>Lista strutture aggiornata al 04/06/2026 09:54:07</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>