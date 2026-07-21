--- v6 (2026-06-04)
+++ v7 (2026-07-21)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
-    <t>Lista strutture aggiornata al 04/06/2026 09:54:07</t>
+    <t>Lista strutture aggiornata al 22/07/2026 01:19:43</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>