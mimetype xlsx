--- v7 (2026-07-21)
+++ v8 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Strutture ricettive" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
-    <t>Lista strutture aggiornata al 22/07/2026 01:19:43</t>
+    <t>Lista strutture aggiornata al 05/09/2026 06:29:12</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Località</t>
   </si>
   <si>
     <t>Latitudine</t>
   </si>
   <si>
     <t>Longitudine</t>
   </si>
   <si>
     <t>Stelle</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>